--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -991,537 +991,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maquette, un outil au service d’une éducation aux risques</w:t>
+                <w:t xml:space="preserve">Regards vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'aventure de la géographie, 559, pp.48-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150083v1</w:t>
+                <w:t xml:space="preserve">hal-03150066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards vers le futur</w:t>
+                <w:t xml:space="preserve">La maquette, un outil au service d’une éducation aux risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Lena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.4572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150066v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de rôle en EDD pour dépasser une pensée binaire : une étude de cas à l’école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en EDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18-2 (1), 25 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679903v1</w:t>
+                <w:t xml:space="preserve">hal-04814323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en EDD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jeu de rôle en EDD pour dépasser une pensée binaire : une étude de cas à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814323v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en EDD</w:t>
               </w:r>
@@ -1891,269 +1891,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches collaboratives en éducation à l’environnement et au développement durable : l’enjeu de la modélisation de l’ingénierie éducative, pour une transférabilité d’un territoire à un autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ressources en eau dans l'environnement de proximité : des chercheurs dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13(1) (13(1)), pp.55-70</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.133 - 160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872622v1</w:t>
+                <w:t xml:space="preserve">hal-01587392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources en eau dans l'environnement de proximité : des chercheurs dans la classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches collaboratives en éducation à l’environnement et au développement durable : l’enjeu de la modélisation de l’ingénierie éducative, pour une transférabilité d’un territoire à un autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.133 - 160</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13(1) (13(1)), pp.55-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587392v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transférabilité des activités d’éducation à l’environnement et au développement durable : enjeu de la modélisation</w:t>
               </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir le futur d’un territoire dans une perspective d’éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,256 +2457,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'OHM : un outil pédagogique pertinent pour la prise en compte des temporalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La question de la projection vers les futurs(s) possible(s) : quels points d'appui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (19), pp. 31</w:t>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série décembre 2013, pp.257-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790197v1</w:t>
+                <w:t xml:space="preserve">hal-01511189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la projection vers les futurs(s) possible(s) : quels points d'appui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'OHM : un outil pédagogique pertinent pour la prise en compte des temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Calvet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hors-série décembre 2013, pp.257-273</w:t>
+              <w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (19), pp. 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511189v1</w:t>
+                <w:t xml:space="preserve">hal-01790197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et disciplines scolaires</w:t>
               </w:r>
@@ -2846,204 +2846,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El papel de las finalidades civicas en los temas de geografia que se ensenan en Francia : el ejemplo de los Pirineos en la educacion secundaria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Sourp</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castagnet-Lars Framespa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensenanza de las ciencias sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4, pp.33-38</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (76, numéro spécidal "les enseignants et l'hybridation des savoirs"), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511206v1</w:t>
+                <w:t xml:space="preserve">hal-05290642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
+                <w:t xml:space="preserve">El papel de las finalidades civicas en los temas de geografia que se ensenan en Francia : el ejemplo de los Pirineos en la educacion secundaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sourp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8 (76, numéro spécidal "les enseignants et l'hybridation des savoirs"), pp.3-8</w:t>
+              <w:t xml:space="preserve">Ensenanza de las ciencias sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290642v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de scientificité dans la géographie enseignée L'évolution du discours scolaire sur les Pyrénées françaises (1872-1970)</w:t>
               </w:r>
@@ -3618,226 +3618,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective sur 10 ans de recherche dans un Observatoire Hommes-Milieux : enjeux éducatifs des sorties dans l'environnement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybridation des savoirs entre disciplines scolaires dans le champ de l'environnement et du développement durable : prise en compte de la circulation des concepts entre les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées des INSPE d'Occitanie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, Toulouse, France. pp.272-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.mq61-5359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528975v1</w:t>
+                <w:t xml:space="preserve">hal-04208275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation des savoirs entre disciplines scolaires dans le champ de l'environnement et du développement durable : prise en compte de la circulation des concepts entre les disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rétrospective sur 10 ans de recherche dans un Observatoire Hommes-Milieux : enjeux éducatifs des sorties dans l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Agde, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26147/geode.act.mq61-5359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04208275v1</w:t>
+                <w:t xml:space="preserve">hal-04528975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir sur le terrain avec les élèves de l'école primaire : une immersion dans la complexité du territoire ?</w:t>
               </w:r>
@@ -3942,273 +3942,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche d’enquête au service d’une culture du risque ».</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
+                <w:t xml:space="preserve">Conception et usages de ressources didactiques : Des ressources disciplinaires classiques … à des ressources a-disciplinaires à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UGI-CGE : enseigner la géographie, défis présents et à venir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Rendez-Vous en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LDAR, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048181v1</w:t>
+                <w:t xml:space="preserve">hal-04809016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usages de ressources didactiques : Des ressources disciplinaires classiques … à des ressources a-disciplinaires à construire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment former des enseignants d’histoire et de géographie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rendez-Vous en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LDAR, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">A quoi sert la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Apr 2022, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809016v1</w:t>
+                <w:t xml:space="preserve">hal-04809003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former des enseignants d’histoire et de géographie ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+                <w:t xml:space="preserve">La démarche d’enquête au service d’une culture du risque ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A quoi sert la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Apr 2022, Paris Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Colloque UGI-CGE : enseigner la géographie, défis présents et à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809003v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme ressource éducative</w:t>
               </w:r>
@@ -4257,1819 +4257,1819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage environnant les stations thermales des Pyrénées : une dimension thérapeutique ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Questions sociales ordinaires », Enjeux pour l’enseignement et les recherches en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international FEDER TCV-PYR « Patrimoine du tourisme, du thermalisme et de la villégiature en montagne (XVIIIe-XXIe siècle) : histoire et devenir à la croisée des sciences »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire LDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire LDAR, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808987v1</w:t>
+                <w:t xml:space="preserve">hal-04809118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Questions sociales ordinaires », Enjeux pour l’enseignement et les recherches en didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une éducation aux risques dans la vallée du Bastan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire LDAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire LDAR, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809118v1</w:t>
+                <w:t xml:space="preserve">hal-02467891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éducation aux risques dans la vallée du Bastan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+                <w:t xml:space="preserve">Le paysage environnant les stations thermales des Pyrénées : une dimension thérapeutique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international FEDER TCV-PYR « Patrimoine du tourisme, du thermalisme et de la villégiature en montagne (XVIIIe-XXIe siècle) : histoire et devenir à la croisée des sciences »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467891v1</w:t>
+                <w:t xml:space="preserve">hal-04808987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions du colloque « Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable », Toulouse 7-8-9 novembre 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+                <w:t xml:space="preserve">Projets éducatifs sur le changement et les temporalités dans le territoire de proximité : quel bilan pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE, EFTS, ENSFEA, AEF, ESPE, Nov 2017, Toulouse, France. pp.219-220, </w:t>
+              <w:t xml:space="preserve">Changements et transitions : enjeux pour les éducations à l'environnment et au développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE, EFTS, ENSFEA, AEF, ESPE, Nov 2017, Toulouse, France. pp.44-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26147/geode.act.b6xk-8a74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.3ar5-zk08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164546v2</w:t>
+                <w:t xml:space="preserve">hal-02164448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions du colloque</w:t>
+                <w:t xml:space="preserve">Visibilité du paysage et mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Simonnneaux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable", Toulouse 7-8-9 novembre 2017.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7èmes rencontres avec les scientifiques du Parc Naturel des Pyrénées ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc Naturel Régional des Pyrénées ariégeoise, Oct 2019, Saint-Girons (09), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820813v1</w:t>
+                <w:t xml:space="preserve">hal-04809042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets éducatifs sur le changement et les temporalités dans le territoire de proximité : quel bilan pour les enseignants ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléments de réflexion sur un curriculum intégrant les acteurs du territoire où vivent les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements et transitions : enjeux pour les éducations à l'environnment et au développement durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Table-ronde « curriculum : quelles mises en œuvre, quels équilibres, quelles frontières ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, Jan 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164448v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de réflexion sur un curriculum intégrant les acteurs du territoire où vivent les élèves</w:t>
+                <w:t xml:space="preserve">Conclusions du colloque « Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable », Toulouse 7-8-9 novembre 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde « curriculum : quelles mises en œuvre, quels équilibres, quelles frontières ? »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE, EFTS, ENSFEA, AEF, ESPE, Nov 2017, Toulouse, France. pp.219-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.b6xk-8a74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808907v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité du paysage et mobilité</w:t>
+                <w:t xml:space="preserve">Conclusions du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Calvet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonnneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres avec les scientifiques du Parc Naturel des Pyrénées ariégeoises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque "Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable", Toulouse 7-8-9 novembre 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE UMR 5602; ENSFEA, Nov 2017, Toulouse, France. pp.219-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.m8k9-vz61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809042v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le futur d'un territoire : enjeux, difficultés et leviers pour une approche dans l'enseignement primaire et secondaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réﬂexions pour une approche typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Briane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les territoires de demain (urbains et ruraux) : approche géographique et interdisciplinaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie et INSPE de Rennes, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809065v1</w:t>
+                <w:t xml:space="preserve">hal-03203090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réﬂexions pour une approche typologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser le futur d'un territoire : enjeux, difficultés et leviers pour une approche dans l'enseignement primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les territoires de demain (urbains et ruraux) : approche géographique et interdisciplinaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie et INSPE de Rennes, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203090v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards d’enfants sur la forêt du Vicdessos (Ariège, France) : quelle connaissance de son passé, pour quel(s) futur(s)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du développement durable aux changements globaux et à la transition écologique : appréhender les changements environnements par le prisme sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leininger-Frezal Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'éducation à l'environnement de l'Université du Québec à Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Sep 2019, Montreal Canada, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de la citoyenneté, Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809096v1</w:t>
+                <w:t xml:space="preserve">hal-04808933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement durable aux changements globaux et à la transition écologique : appréhender les changements environnements par le prisme sociétal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards d’enfants sur la forêt du Vicdessos (Ariège, France) : quelle connaissance de son passé, pour quel(s) futur(s)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de la citoyenneté, Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2019, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire d'éducation à l'environnement de l'Université du Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Sep 2019, Montreal Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808933v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpenter le temps pour aider les élèves à se projeter dans le futur (variations autour du modèle « TempTerI3 » en EDD).</w:t>
+                <w:t xml:space="preserve">Quel degré d’intégration des ODD à l’école ? Analyse des programmes scolaires français et point de vue d’enseignants, de stagiaires et de formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques des ESPE d’Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">: Quels curriculum(a) pour les objectifs de développement durable ? Dialogues Nord/sud pour penser l’éducation à l’anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048189v1</w:t>
+                <w:t xml:space="preserve">hal-04048193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel degré d’intégration des ODD à l’école ? Analyse des programmes scolaires français et point de vue d’enseignants, de stagiaires et de formateurs</w:t>
+                <w:t xml:space="preserve">Arpenter le temps pour aider les élèves à se projeter dans le futur (variations autour du modèle « TempTerI3 » en EDD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Quels curriculum(a) pour les objectifs de développement durable ? Dialogues Nord/sud pour penser l’éducation à l’anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques des ESPE d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048193v1</w:t>
+                <w:t xml:space="preserve">hal-04048189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire comme révélateur des enjeux des « éducations à » : étude de cas de l’éducation au développement durable et au patrimoine</w:t>
+                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en EDD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dessagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+                <w:t xml:space="preserve">C. Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">A. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85ième Congrès de l'ACFAS (Association canadienne-française pour l’avancement des sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université McGill et l’Acfas, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international "Changements et transitions enjeux pour les EEDD"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314817v1</w:t>
+                <w:t xml:space="preserve">hal-02977898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en EDD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chalmeau</w:t>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Changements et transitions enjeux pour les EEDD"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977898v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en Éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314794v1</w:t>
+                <w:t xml:space="preserve">hal-04623883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en Éducation au développement durable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+                <w:t xml:space="preserve">Le territoire comme révélateur des enjeux des « éducations à » : étude de cas de l’éducation au développement durable et au patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">85ième Congrès de l'ACFAS (Association canadienne-française pour l’avancement des sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université McGill et l’Acfas, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623883v1</w:t>
+                <w:t xml:space="preserve">hal-02314817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de photographies répétées en école primaire, pour développer une implication des enfants dans leur territoire</w:t>
               </w:r>
@@ -6094,51 +6094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6180,77 +6180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialisation de l’éducation au développement durable comme condition favorable à la compréhension des enjeux de la transition ? L’exemple de la COP 47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National « Changements et transitions : enjeux pour les éducations à l’environnement et au développement durable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6383,64 +6383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au développement durable comme levier de développement local : l’exemple de Couthures-sur-Garonne, « les Gens de Garonne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6472,325 +6472,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingénierie éducative innovante pour travailler des compétences en EDD dans le cadre d'un Observatoire Hommes Milieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement et temporalités en EDD. La forêt en Vicdessos : de l'expérimentation au modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international du RIFEFF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Patras, Grèce. pp.702-711</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360880v1</w:t>
+                <w:t xml:space="preserve">hal-01790158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement et temporalités en EDD. La forêt en Vicdessos : de l'expérimentation au modèle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ingénierie éducative innovante pour travailler des compétences en EDD dans le cadre d'un Observatoire Hommes Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Patras, Grèce. pp.702-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790158v1</w:t>
+                <w:t xml:space="preserve">hal-01360880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence territoriale et éducation au développement durable:une vision systémique de l'éducation au développement durable au service du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone Former au Monde de Demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE d'Auvergne, Université Blaise Pascal, Apr 2015, Chamalières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6809,472 +6809,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education au développement durable (EDD) : prise en compte du changement et des temporalités dans les territoires du Haut-Vicdessos (Ariège)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement et temporalités en éducation au développement durable : une recherche collaborative sur l'évolution de la ressource eau en haut Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vergnolle-Mainar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux) / International Symposium of LabEx DRIIHM (Inter-Disciplinary Research Facility on Human-Environment Interactions) ANR-11-LABX-0010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977941v1</w:t>
+                <w:t xml:space="preserve">hal-02977961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement et temporalités en éducation au développement durable : une recherche collaborative sur l'évolution de la ressource eau en haut Vicdessos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+                <w:t xml:space="preserve">Education au développement durable (EDD) : prise en compte du changement et des temporalités dans les territoires du Haut-Vicdessos (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux) / International Symposium of LabEx DRIIHM (Inter-Disciplinary Research Facility on Human-Environment Interactions) ANR-11-LABX-0010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977961v1</w:t>
+                <w:t xml:space="preserve">hal-02977941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La projection vers le futur en éducation au développement durable : l'évolution des paysages. Expérimentation à l’école primaire de Vicdessos</w:t>
+                <w:t xml:space="preserve">La projection vers le futur en Education au Développement Durable : entre incertitude et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Calvet A.</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Colloque international du RIFEFF « la francophonie universitaire en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone des établissements de formation de formateurs, Dec 2013, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046904v1</w:t>
+                <w:t xml:space="preserve">hal-01790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La projection vers le futur en Education au Développement Durable : entre incertitude et réalité</w:t>
+                <w:t xml:space="preserve">La projection vers le futur en éducation au développement durable : l'évolution des paysages. Expérimentation à l’école primaire de Vicdessos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Calvet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvet A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du RIFEFF « la francophonie universitaire en question »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone des établissements de formation de formateurs, Dec 2013, Hanoï, Vietnam</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790190v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Recherches collaboratives » en éducation à l’environnement et au développement durable : la question de la transférabilité de l’ingénierie éducative d’un territoire à un autre</w:t>
               </w:r>
@@ -7411,51 +7411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de la perception du changement à l’école primaire, dans une perspective d’éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,165 +7545,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités</w:t>
+                <w:t xml:space="preserve">Interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les éducations à", dictionnaire critique des enjeux et concepts, édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.692-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809228v1</w:t>
+                <w:t xml:space="preserve">hal-04809211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarité</w:t>
+                <w:t xml:space="preserve">Temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les éducations à", dictionnaire critique des enjeux et concepts, édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.692-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809211v1</w:t>
+                <w:t xml:space="preserve">hal-04809228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7956,264 +7956,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">L’agrégation de mécanique (1968-2012) : évolution des contenus et configuration d’une discipline technologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lebeaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia-Debanc Claudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former dans un monde en crise. La didactique des sciences humaines et sociales face aux transformations sociétales. Mélanges offerts à Philippe Hertig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alphil-Presses universitaires suisses, pp.5-8, 2022, 978-2-88930-510-0</w:t>
+              <w:t xml:space="preserve">Curricula et disciplines scolaires : changements et reconfigurations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233411v1</w:t>
+                <w:t xml:space="preserve">hal-03631642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agrégation de mécanique (1968-2012) : évolution des contenus et configuration d’une discipline technologique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcia-Debanc Claudine</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Durisch Gauthier; Nadine Fink; Alain Pache. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curricula et disciplines scolaires : changements et reconfigurations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Former dans un monde en crise. La didactique des sciences humaines et sociales face aux transformations sociétales. Mélanges offerts à Philippe Hertig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alphil-Presses universitaires suisses, pp.5-8, 2022, 978-2-88930-510-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631642v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former des enseignants d'histoire et de géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8324,103 +8324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réflexions pour une approche typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bédouret</w:t>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+                <w:t xml:space="preserve">Johann Blanpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esteban Castener Munoz, Laurent Jalabert, Nicolas Meynen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t>
@@ -9049,51 +9049,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Changements et Transitions: enjeux pour les éducations à l'environnement et au développement durable." 7-8 novembre 2017 Université Toulouse Jean Jaurès et 9 novembre 2017 Ecole Nationale Supérieure de Formation de l'Enseignement Agricole à Castanet-Tolosan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, Castanet-Tolosan, France. 220 p., 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/geode.act.m8k9-vz61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150924v2</w:t>
@@ -9593,90 +9593,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la projection vers le(s) futur(s) possible(s) : quels points d’appui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "l’éducation au développement durable : appuis et obstacles pour sa généralisation hors et dans l’école"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rouen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9964,51 +9964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ekoto Aabaavo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28806" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2020.4895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4572" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3829" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chalmeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sourp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagnet-Lars Framespa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2004.2944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03299663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1985.2449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1984.2423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.mq61-5359" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164546v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.b6xk-8a74" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonnneaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.m8k9-vz61" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Piquemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.3ar5-zk08" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalmeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01360880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet A." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Debanc Claudine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.simon.2018.01.0083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02150924v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Verdeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04809303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ekoto Aabaavo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28806" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2020.4895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4572" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chalmeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sourp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagnet-Lars Framespa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2004.2944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03299663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1985.2449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1984.2423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.mq61-5359" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.3ar5-zk08" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164546v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.b6xk-8a74" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonnneaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.m8k9-vz61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalmeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01360880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet A." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631642v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Debanc Claudine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.simon.2018.01.0083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02150924v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Verdeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04809303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>