--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -5207,204 +5207,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement durable aux changements globaux et à la transition écologique : appréhender les changements environnements par le prisme sociétal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards d’enfants sur la forêt du Vicdessos (Ariège, France) : quelle connaissance de son passé, pour quel(s) futur(s)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de la citoyenneté, Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2019, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire d'éducation à l'environnement de l'Université du Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Sep 2019, Montreal Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808933v1</w:t>
+                <w:t xml:space="preserve">hal-04809096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards d’enfants sur la forêt du Vicdessos (Ariège, France) : quelle connaissance de son passé, pour quel(s) futur(s)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du développement durable aux changements globaux et à la transition écologique : appréhender les changements environnements par le prisme sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leininger-Frezal Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'éducation à l'environnement de l'Université du Québec à Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Sep 2019, Montreal Canada, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de la citoyenneté, Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809096v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel degré d’intégration des ODD à l’école ? Analyse des programmes scolaires français et point de vue d’enseignants, de stagiaires et de formateurs</w:t>
               </w:r>
@@ -8964,286 +8964,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paysages ordinaires comme leviers d'implication citoyenne dans son territoire : un outil et un objet de débat à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque "Changements et Transitions: enjeux pour les éducations à l'environnement et au développement durable." 7-8 novembre 2017 Université Toulouse Jean Jaurès et 9 novembre 2017 Ecole Nationale Supérieure de Formation de l'Enseignement Agricole à Castanet-Tolosan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Débattre du paysage : enjeux didactiques, processus d'apprentissage, formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Genève, Suisse. MetisPressses, 2019, Sur les bancs du paysage : actes numériques du colloque "Débattre du paysage : enjeux didactiques, processus d'apprentissage, formations"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150924v2</w:t>
+                <w:t xml:space="preserve">hal-04233356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages ordinaires comme leviers d'implication citoyenne dans son territoire : un outil et un objet de débat à l'école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julitte Huez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débattre du paysage : enjeux didactiques, processus d'apprentissage, formations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">colloque "Changements et Transitions: enjeux pour les éducations à l'environnement et au développement durable." 7-8 novembre 2017 Université Toulouse Jean Jaurès et 9 novembre 2017 Ecole Nationale Supérieure de Formation de l'Enseignement Agricole à Castanet-Tolosan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, Castanet-Tolosan, France. 220 p., 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.m8k9-vz61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233356v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9964,51 +9964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ekoto Aabaavo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28806" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2020.4895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4572" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chalmeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sourp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagnet-Lars Framespa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2004.2944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03299663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1985.2449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1984.2423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.mq61-5359" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.3ar5-zk08" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164546v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.b6xk-8a74" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonnneaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.m8k9-vz61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalmeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01360880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet A." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631642v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Debanc Claudine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.simon.2018.01.0083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02150924v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Verdeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04809303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ekoto Aabaavo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28806" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2020.4895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4572" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chalmeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sourp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagnet-Lars Framespa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2004.2944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03299663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1985.2449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1984.2423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.mq61-5359" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.3ar5-zk08" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164546v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.b6xk-8a74" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonnneaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.m8k9-vz61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalmeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01360880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet A." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631642v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Debanc Claudine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.simon.2018.01.0083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02150924v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Verdeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04809303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>