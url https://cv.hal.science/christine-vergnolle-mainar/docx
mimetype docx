--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -3942,273 +3942,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usages de ressources didactiques : Des ressources disciplinaires classiques … à des ressources a-disciplinaires à construire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment former des enseignants d’histoire et de géographie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rendez-Vous en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LDAR, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">A quoi sert la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Apr 2022, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809016v1</w:t>
+                <w:t xml:space="preserve">hal-04809003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former des enseignants d’histoire et de géographie ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+                <w:t xml:space="preserve">La démarche d’enquête au service d’une culture du risque ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A quoi sert la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Apr 2022, Paris Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Colloque UGI-CGE : enseigner la géographie, défis présents et à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809003v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche d’enquête au service d’une culture du risque ».</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
+                <w:t xml:space="preserve">Conception et usages de ressources didactiques : Des ressources disciplinaires classiques … à des ressources a-disciplinaires à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UGI-CGE : enseigner la géographie, défis présents et à venir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Rendez-Vous en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LDAR, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048181v1</w:t>
+                <w:t xml:space="preserve">hal-04809016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme ressource éducative</w:t>
               </w:r>
@@ -4257,221 +4257,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Questions sociales ordinaires », Enjeux pour l’enseignement et les recherches en didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une éducation aux risques dans la vallée du Bastan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire LDAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire LDAR, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809118v1</w:t>
+                <w:t xml:space="preserve">hal-02467891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éducation aux risques dans la vallée du Bastan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Questions sociales ordinaires », Enjeux pour l’enseignement et les recherches en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire LDAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire LDAR, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467891v1</w:t>
+                <w:t xml:space="preserve">hal-04809118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage environnant les stations thermales des Pyrénées : une dimension thérapeutique ?</w:t>
               </w:r>
@@ -4680,178 +4680,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité du paysage et mobilité</w:t>
+                <w:t xml:space="preserve">Eléments de réflexion sur un curriculum intégrant les acteurs du territoire où vivent les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres avec les scientifiques du Parc Naturel des Pyrénées ariégeoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc Naturel Régional des Pyrénées ariégeoise, Oct 2019, Saint-Girons (09), France</w:t>
+              <w:t xml:space="preserve">Table-ronde « curriculum : quelles mises en œuvre, quels équilibres, quelles frontières ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809042v1</w:t>
+                <w:t xml:space="preserve">hal-04808907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de réflexion sur un curriculum intégrant les acteurs du territoire où vivent les élèves</w:t>
+                <w:t xml:space="preserve">Visibilité du paysage et mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde « curriculum : quelles mises en œuvre, quels équilibres, quelles frontières ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Descartes, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes rencontres avec les scientifiques du Parc Naturel des Pyrénées ariégeoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc Naturel Régional des Pyrénées ariégeoise, Oct 2019, Saint-Girons (09), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808907v1</w:t>
+                <w:t xml:space="preserve">hal-04809042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions du colloque « Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable », Toulouse 7-8-9 novembre 2017</w:t>
               </w:r>
@@ -5013,221 +5013,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réﬂexions pour une approche typologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser le futur d'un territoire : enjeux, difficultés et leviers pour une approche dans l'enseignement primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les territoires de demain (urbains et ruraux) : approche géographique et interdisciplinaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie et INSPE de Rennes, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203090v1</w:t>
+                <w:t xml:space="preserve">hal-04809065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le futur d'un territoire : enjeux, difficultés et leviers pour une approche dans l'enseignement primaire et secondaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réﬂexions pour une approche typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Briane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les territoires de demain (urbains et ruraux) : approche géographique et interdisciplinaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie et INSPE de Rennes, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809065v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards d’enfants sur la forêt du Vicdessos (Ariège, France) : quelle connaissance de son passé, pour quel(s) futur(s)?</w:t>
               </w:r>
@@ -5617,459 +5617,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en EDD</w:t>
+                <w:t xml:space="preserve">Le territoire comme révélateur des enjeux des « éducations à » : étude de cas de l’éducation au développement durable et au patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vergnolle Mainar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Chalmeau</w:t>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Changements et transitions enjeux pour les EEDD"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">85ième Congrès de l'ACFAS (Association canadienne-française pour l’avancement des sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université McGill et l’Acfas, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977898v1</w:t>
+                <w:t xml:space="preserve">hal-02314817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en EDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dessagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+                <w:t xml:space="preserve">A. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">R. Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Changements et transitions enjeux pour les EEDD"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314794v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en Éducation au développement durable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
+                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623883v1</w:t>
+                <w:t xml:space="preserve">hal-02314794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire comme révélateur des enjeux des « éducations à » : étude de cas de l’éducation au développement durable et au patrimoine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Imaginer le territoire de demain : le patrimoine comme levier de changement en Éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle-Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85ième Congrès de l'ACFAS (Association canadienne-française pour l’avancement des sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université McGill et l’Acfas, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314817v1</w:t>
+                <w:t xml:space="preserve">hal-04623883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de photographies répétées en école primaire, pour développer une implication des enfants dans leur territoire</w:t>
               </w:r>
@@ -6094,51 +6094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6180,77 +6180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialisation de l’éducation au développement durable comme condition favorable à la compréhension des enjeux de la transition ? L’exemple de la COP 47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National « Changements et transitions : enjeux pour les éducations à l’environnement et au développement durable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6383,64 +6383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au développement durable comme levier de développement local : l’exemple de Couthures-sur-Garonne, « les Gens de Garonne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6472,325 +6472,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement et temporalités en EDD. La forêt en Vicdessos : de l'expérimentation au modèle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ingénierie éducative innovante pour travailler des compétences en EDD dans le cadre d'un Observatoire Hommes Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Patras, Grèce. pp.702-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790158v1</w:t>
+                <w:t xml:space="preserve">hal-01360880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingénierie éducative innovante pour travailler des compétences en EDD dans le cadre d'un Observatoire Hommes Milieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement et temporalités en EDD. La forêt en Vicdessos : de l'expérimentation au modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international du RIFEFF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Patras, Grèce. pp.702-711</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360880v1</w:t>
+                <w:t xml:space="preserve">hal-01790158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence territoriale et éducation au développement durable:une vision systémique de l'éducation au développement durable au service du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone Former au Monde de Demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE d'Auvergne, Université Blaise Pascal, Apr 2015, Chamalières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6815,64 +6815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement et temporalités en éducation au développement durable : une recherche collaborative sur l'évolution de la ressource eau en haut Vicdessos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,269 +7012,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La projection vers le futur en Education au Développement Durable : entre incertitude et réalité</w:t>
+                <w:t xml:space="preserve">La projection vers le futur en éducation au développement durable : l'évolution des paysages. Expérimentation à l’école primaire de Vicdessos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Calvet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvet A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du RIFEFF « la francophonie universitaire en question »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone des établissements de formation de formateurs, Dec 2013, Hanoï, Vietnam</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790190v1</w:t>
+                <w:t xml:space="preserve">hal-03046904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La projection vers le futur en éducation au développement durable : l'évolution des paysages. Expérimentation à l’école primaire de Vicdessos</w:t>
+                <w:t xml:space="preserve">La projection vers le futur en Education au Développement Durable : entre incertitude et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Calvet A.</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Colloque international du RIFEFF « la francophonie universitaire en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone des établissements de formation de formateurs, Dec 2013, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046904v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Recherches collaboratives » en éducation à l’environnement et au développement durable : la question de la transférabilité de l’ingénierie éducative d’un territoire à un autre</w:t>
               </w:r>
@@ -7411,51 +7411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de la perception du changement à l’école primaire, dans une perspective d’éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,51 +8169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former des enseignants d'histoire et de géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8324,103 +8324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réflexions pour une approche typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esteban Castener Munoz, Laurent Jalabert, Nicolas Meynen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t>
@@ -9593,90 +9593,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la projection vers le(s) futur(s) possible(s) : quels points d’appui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "l’éducation au développement durable : appuis et obstacles pour sa généralisation hors et dans l’école"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rouen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9964,51 +9964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ekoto Aabaavo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28806" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2020.4895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4572" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chalmeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sourp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagnet-Lars Framespa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2004.2944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03299663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1985.2449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1984.2423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.mq61-5359" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.3ar5-zk08" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164546v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.b6xk-8a74" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonnneaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.m8k9-vz61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalmeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01360880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet A." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631642v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Debanc Claudine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.simon.2018.01.0083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02150924v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Verdeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04809303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Ekoto Aabaavo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jaoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. L&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chalmeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28806" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2020.4895" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4572" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chalmeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2008027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sourp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagnet-Lars Framespa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2004.2944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03299663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1985.2449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1984.2423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.mq61-5359" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.3ar5-zk08" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164546v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.b6xk-8a74" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonnneaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.m8k9-vz61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leininger-Frezal Caroline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Perrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalmeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01360880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle-Mainar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet A." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2084/9782706153099/des-savoirs-pour-agir-sur-le-monde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631642v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lebeaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Debanc Claudine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.simon.2018.01.0083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaujal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castagnet-Lars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.hy06-ys98" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02150924v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Verdeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04809303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>