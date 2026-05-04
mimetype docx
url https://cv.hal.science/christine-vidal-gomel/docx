--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Vidal-Gomel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes hors la classe : L’activité de l’enseignant pour et durant une sortie avec ou sans l’application SituLearn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22-1, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ra8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Learning Analytics : trop d'analytics pas assez de learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04789063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’actions multimodales, développement professionnel et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique pour les apprentissages des collégiens dyslexiques : le cas des tablettes tactiles numériques et de l’application S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 96 (4), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des instruments pour les situations d'apprentissage: Entre potentialités et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.0-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux croisés de formation des acteurs et de résilience en chirurgie urologique assistée par un robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 60 (3), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.060.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique pour les apprentissages des collégiens dyslexiques : le cas des tablettes tactiles numériques et de l’application S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 96 (2), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du corps et prévention des troubles musculosquelettiques dans la co-conception d’une formation initiale au métier de sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 53 (4), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.534.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des apprenants concepteurs de leur espace d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.95-115. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.023.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation au « soin de manutention raisonné » : (re)trouver le sens du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en soins infirmiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (148), pp.66-78. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsi.148.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vergnaud et Pierre Rabardel, entre filiation et débats, une contribution à la didactique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (578), pp.333-346. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.578.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing relationships between work and training in order to prevent psychosocial risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.105517. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et troubles psychosociaux : quelles questions pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 224, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.224.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comprendre le travail dans les « métiers adressés à autrui » : regards croisés issus des sciences de l’éducation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Perez-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Mukamurera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse de l’activité de l’expert à celle des acteurs de la formation pour caractériser le geste professionnel de toucher-relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02101542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training to safety rules use. Some reflections on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques professionnels et formation : éléments de réflexion à partir de la didactique professionnelle et de l’ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.6664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en situation de travail et troubles psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of driving instructor guidance from an activity-oriented perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences collectives et formation à la conduite d’engins de secours dans un contexte de spécialisation des sapeurs-pompiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialisation and training for fire-fighters driving heavy rescue vehicles: consequences for the development of operators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.5177-5183. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0806-5177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements capacitants en atelier de travail protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 67 (n° 1), pp. 122-146. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008198ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of sharing a trainee's driving course between different trainers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work: A Journal of Prevention, Assessment and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the driving-course of a same trainee between different trainers, what are the consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic analysis on work activity and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Chatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ergonomic Analysis on Work Activity and Training, vol. 41 (n° 2), pp. 111-114. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of sharing a trainee's driving course between different trainers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work: A Journal of Prevention, Assessment, &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp 205-215. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of students drivers’ self-assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1488-1496. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ergonomics, professional didactics and training practices bring to educational design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.115-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de formation professionnelle continue : tensions croisées et apports de l'ergonomie, de la didactique professionnelle et des pratiques d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.115-149. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of students driver's self assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1488-1496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of driving-skill self-assessments during French driving training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of student drivers’ self-assessment accuracy during French driver training: Self-assessments compared to instructors’ assessments in three risky driving situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.1488-1496. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of driving-skill self-assessments during French driver training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dommès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors' perceived driving skill within a postlicense training program: comparison of instructorsâ assessments and self-assessments by seniors' age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.110.1.117-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: Comparison of instructors' assessments and self-assessments by seniors' age and sex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors’ perceived driving skill in a postlicense training program : comparison of instructors’ and self-assessments by seniors age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motors Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de guidage dans des formations destinées aux conducteurs âgés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.002.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la standardisation se manifeste-t-elle dans le domaine de la formation des adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Jan 2026, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles marges de manœuvres pour travailler en formation l’articulation sécurité réglée et sécurité gérée ? Le cas des debriefings menés par des formateurs de conduite de centrale nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche exploratoire de l’activité des acteurs du bloc opératoire utilisant un robot de chirurgie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de l'enseignement de la robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Robotique, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'Analyse de l'Activité dans les Technologies et la Formation Médicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meet-up café du Cluster FAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-site NeXT, Nantes université, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Trainers' Work Situation in the Nuclear Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : " Better Life Ergonomics for Future Humans "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Trainers' Work Situation in the Nuclear Field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : « Better Life Ergonomics for Future Humans »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ergonomics association, Technical Committee « Ergonomics work analysis and training ». Symposium « Ergonomic analysis of activity and training of trainers, Aug 2024, Jeju Corée, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser l'application SituLearn pour les activités en extérieur. Conférence Cren-Cardie. 27 mars 2023, Nantes université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CREN-Cardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux menés à propos de la robotique chirurgicale dans le Cluster FAME (I-Site Next).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit blanche des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Feb 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un robot de chirurgie ne donne plus accès à des repères visuels sur et dans la zone opératoire : quelle(s) stratégie(s) les internes élaborent-ils au cours de leur formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la revue Activités : « Le corps dans l’activité à l’heure de la dématérialisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, revue @ctivités, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études préalables de l’activité des acteurs pour aller vers un certificat de robotique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées « Santé du futur ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARS Pays de la Loire, Cité des Congrès, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre travail et formation, analyser les médiations et les formes de pertinence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque international de didactique professionnelle : « Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Recherche et pratique en didactique professionnelle, Jun 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment guider les genèses instrumentales pour la prise en main d'un véhicule automatisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cusanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bellu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L'activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. pp.336-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03287034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences individuelles et collectives. Point de vue de l’ergonomie et de la didactique professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée au Groupe de travail sur les compétences professionnelles de l’IRSN (Institut de radioprotection et de sûreté du nucléaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSN, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du symposium « Simulation et expérimentation : Comment concevoir des dispositifs de simulation qui permettent aux professionnel.les de développer par l'expérimentation leur capacité à comprendre et à transformer leurs situations ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerill-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international de didactique professionnelle « Former et développer l’intelligence professionnelle ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Oct 2019, Longeuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative en simulation : un moyen de développement du « soin de manutention raisonné »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international de didactique professionnelle « Former et développer l’intelligence professionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Oct 2019, Longueil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du &amp;quot;bon geste&amp;quot; à l'intégration de la prévention des TMS dans une formation au métier de sellier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54éme Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Bagnara, R. Tartaglia, S. Albolino, T. Alexander, &amp; Y. Fujita, Aug 2018, Florence, Italy. pp. 233-241, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Patient Handling Competences Through Participatory Design of Simulation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Social Care Systems of the Future: Demographic Changes, Digital Age and Human Factors. HEPS conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lusófona University, Jul 2019, Lisbon, Portugal. pp.357-364, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24067-7_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment guider les genèses instrumentales pour la prise en main du véhicule autonome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cusanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bellu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements répétés dans le travail : à quelles conditions la formation peut-elle être une ressource pour des salariés âgés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la REF (rencontres du réseau international de recherche en Education et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du symposium : « Usages de dispositifs sociotechniques et activités instrumentées au service du développement de l'intelligence professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans 5e colloque international de didactique professionnelle « Former et développer l’intelligence professionnelle ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada) , Oct 2019, Longueuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tuchszirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former en situation de travail, dans un contexte de risques psychosociaux. Quelles conséquences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de la SELF : « L’ergonomie à quelle échelle ? Quelles pratiques pour quelle taille d’entreprises et d’établissements publics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élucidation d’une structure conceptuelle de situation professionnelle et élucidation de savoirs d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence Early SIG 14 : « Interaction, learning and professional development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geneva, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilités et situations. Un point de vue en didactique professionnelle et en ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI , Oct 2017, Paris, France. pp. 29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler et discuter le travail pour construire l’espace du « Soin de Manutention Raisonné »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient handling as an healthcare activity : a simulation-based training methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS 2016. Healthcare and societies, new challenges, new opportunities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ergonomics association Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis methods among palliative care team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Denis-Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ergonomics association, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : perspectives de recherche et pistes d’intervention pour le traitement des risques psychosociaux en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à la croisée des risques - Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : une approche des risques psychosociaux en EHPAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de sociologie du travail, "Organisation, gestion productive et santé au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le modèle Européen de compétences en conduite automobile : la matrice GDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bocarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de recherche sur le Travail et le développement : Les référentiels et leurs usages : une question de recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'autonomie et situations d'apprentissage dans un ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions pour concevoir des situations capacitantes en ESAT : pour un parcours d'insertion durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès national du GEDER : "Situation de handicap au travail et changements, nouveaux contextes, crises et parcours professionnels durables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When drivers' training-courses are shared by different trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bocarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congres of the International Ergonomics Association (IEA) : "Change, Challenge, Opportunities".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (China), France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de guidage des formateurs en conduite automobile : cadre théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Travail, apprentissage et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis. Healthcare, Victim Rescue and Population Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 30, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et prévention des risques professionnels. Vers des formations capacitantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raison et passions, 2021, 978 2 917645 54 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité et formation. Perspectives pour la conception et la transformation des situations de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paideia, 978-2-7535-6634-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychological Validity of Training Simulations: Analysis of a Simulation with Role-Playing Games to Experiment the Gesture of “Relational Touch”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis. Healthcare, Victim Rescue and Population Protection.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.81-99, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens de confrontation aux traces de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero &amp; J. Thiévenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie et de recherche en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raison &amp; passions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Simulation Training Through the Lens of Experience and Activity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Flandin; Christine Vidal-Gomel; Raquel Becerril Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.1-23, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Jorro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-118, De Boeck supérieur (2e édition), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of a Learning Analytics Tool by Computer Scientists and Teachers: The Difficult Emergence of a Common World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.524-533, 2021, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage, formation et activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, 978210082216. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la dynamique entre travail, développement et formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.162-165, 2021, 978210082216. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sensitive Driving Situations to Guide the Design of a Learning Tool for Automated Vehicle Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cusanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bellu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021): Volume I: Systems and Macroergonomics. Springer Nature.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.462-470, 2021, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03287038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de formation centrée sur l'activité : élaborer une conduite de projet intégrant le travail des concepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Thievenaz; J.-M. Barbier; F. Saussez, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre/Transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 87-116, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité et conception de formation : quelques réflexions à partir d’un exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Delgoulet, V. Boccara &amp; M. Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formateurs au travail. Conditions d’exercice, activités, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.137-156, 2019, 978-2-36630-092-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multiniveaux de l’activité de médiation des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vidal-Gomel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses de l'activité : perspectives pour la conception et la transformation des situations de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-135, 2018, 9782753566347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie, formation et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Teiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré (dir.); Pierre Caspar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et des techniques de la formation. Quatrième édition entièrement revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 175-191, 2017, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.carre.2017.01.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01895383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux personnels encadrés, candidats à l’étude des usages numériques des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Formation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lycée en régime numérique : Usages et compositions des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.43-63, 2016, 978-2-36630-057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences au capabilités pour réinterroger les possibilités de développement du sujet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Fernagu-Oudet &amp; C. Batal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (R)évolution du management des ressources humaines. Des compétences aux capabilités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.393-408, 2016, 978-2-7574-1275-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections and theoretical contributions regarding trainers’ practice and simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauquet-Alekhine Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Fauquet-Alekhine &amp; N. Puet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation training : fundamentals and applications. Improving professional practice through simulation practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing. pp.1-29, 2016, 978-3-319-19913-9. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19914-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Operators’ System of Instruments: A Risk Management Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, Springer, pp.229-247, 2015, Intelligent Systems Reference Library, 978-3-662-45704-7. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45704-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des référentiels comme des outils pour les formateurs ? Réflexions à partir de la formation initiale à la conduite automobile. In: Les référentiels contre l'activité, en formation, gestion, certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir des référentiels comme des outils pour les formateurs ? Réflexions à partir de la formation initiale à la conduite automobile. In: Les référentiels contre l'activité, en formation, gestion, certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES, pp 119-132, 2014, Le travail en débats, 978-2-366-30030-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de travail dans l’ESR et leur modification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.n°720, décembre 2023-janvier 2024, 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques professionnels et leur gestion en situation : deux objets pour un seul objectif de formation [version française de l'article : Vidal-Gomel, C., Olry, P. & Rachedi, Y. (2009)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de la formation professionnelle des salariés âgés : des questions anciennes dans un contexte renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tuchszirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Oumeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam) - Centre d'études de l'emploi et du travail - CEET; GIS CREAPT (Centre de recherches sur l'expérience, l'âge et les populations au travail). 2018, 123 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des compétences pour la gestion des risques professionnels : le domaine de la maintenance des systèmes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.soci. Université Paris VIII Vincennes-Saint Denis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00096953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Vidal-Gomel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative des projets techno-pédagogiques en éducation : un dialogue impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ydu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05585746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes hors la classe : L’activité de l’enseignant pour et durant une sortie avec ou sans l’application SituLearn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22-1, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ra8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Learning Analytics : trop d'analytics pas assez de learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04789063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’actions multimodales, développement professionnel et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des instruments pour les situations d'apprentissage: Entre potentialités et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.0-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux croisés de formation des acteurs et de résilience en chirurgie urologique assistée par un robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 60 (3), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.060.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique pour les apprentissages des collégiens dyslexiques : le cas des tablettes tactiles numériques et de l’application S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 96 (2), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation au « soin de manutention raisonné » : (re)trouver le sens du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en soins infirmiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (148), pp.66-78. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsi.148.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des apprenants concepteurs de leur espace d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.95-115. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.023.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement du corps et prévention des troubles musculosquelettiques dans la co-conception d’une formation initiale au métier de sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 53 (4), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.534.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing relationships between work and training in order to prevent psychosocial risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.105517. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vergnaud et Pierre Rabardel, entre filiation et débats, une contribution à la didactique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (578), pp.333-346. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.578.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et troubles psychosociaux : quelles questions pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 224, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.224.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comprendre le travail dans les « métiers adressés à autrui » : regards croisés issus des sciences de l’éducation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Perez-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Mukamurera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse de l’activité de l’expert à celle des acteurs de la formation pour caractériser le geste professionnel de toucher-relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02101542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger le réel du travail pour concevoir la formation : Autour des enjeux méthodologiques de l'analyse de l'activité des adultes pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training to safety rules use. Some reflections on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en situation de travail et troubles psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques professionnels et formation : éléments de réflexion à partir de la didactique professionnelle et de l’ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.6664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of driving instructor guidance from an activity-oriented perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences collectives et formation à la conduite d’engins de secours dans un contexte de spécialisation des sapeurs-pompiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of sharing a trainee's driving course between different trainers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work: A Journal of Prevention, Assessment and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the driving-course of a same trainee between different trainers, what are the consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements capacitants en atelier de travail protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 67 (n° 1), pp. 122-146. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008198ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic analysis on work activity and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Chatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ergonomic Analysis on Work Activity and Training, vol. 41 (n° 2), pp. 111-114. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of sharing a trainee's driving course between different trainers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work: A Journal of Prevention, Assessment, &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp 205-215. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialisation and training for fire-fighters driving heavy rescue vehicles: consequences for the development of operators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.5177-5183. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0806-5177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of students driver's self assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1488-1496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de formation professionnelle continue : tensions croisées et apports de l'ergonomie, de la didactique professionnelle et des pratiques d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.115-149. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ergonomics, professional didactics and training practices bring to educational design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.115-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of driving-skill self-assessments during French driving training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of student drivers’ self-assessment accuracy during French driver training: Self-assessments compared to instructors’ assessments in three risky driving situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.1488-1496. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of driving-skill self-assessments during French driver training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of students drivers’ self-assessment accuracy during French driver training : self-assessments compared to instructors assessments in three risky driving situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1488-1496. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2011.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors’ perceived driving skill in a postlicense training program : comparison of instructors’ and self-assessments by seniors age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motors Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: Comparison of instructors' assessments and self-assessments by seniors' age and sex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors' perceived driving skill within a postlicense training program: comparison of instructorsâ assessments and self-assessments by seniors' age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.110.1.117-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dommès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seniors' perceived driving skill in a postlicense training program: comparison of instructors' assessments and self-assessments by seniors' age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.110.1.117-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de guidage dans des formations destinées aux conducteurs âgés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.002.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de l’activité pour former et se former</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM O-RARES 2026 « Analysons nos pratiques » UFR d'Odontologie de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la standardisation se manifeste-t-elle dans le domaine de la formation des adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Jan 2026, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche exploratoire de l’activité des acteurs du bloc opératoire utilisant un robot de chirurgie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de l'enseignement de la robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Robotique, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles marges de manœuvres pour travailler en formation l’articulation sécurité réglée et sécurité gérée ? Le cas des debriefings menés par des formateurs de conduite de centrale nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Trainers' Work Situation in the Nuclear Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : " Better Life Ergonomics for Future Humans "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Trainers' Work Situation in the Nuclear Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2024 Congress : « Better Life Ergonomics for Future Humans »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ergonomics association, Technical Committee « Ergonomics work analysis and training ». Symposium « Ergonomic analysis of activity and training of trainers, Aug 2024, Jeju Corée, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'Analyse de l'Activité dans les Technologies et la Formation Médicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meet-up café du Cluster FAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-site NeXT, Nantes université, Mar 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser l'application SituLearn pour les activités en extérieur. Conférence Cren-Cardie. 27 mars 2023, Nantes université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CREN-Cardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux menés à propos de la robotique chirurgicale dans le Cluster FAME (I-Site Next).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit blanche des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Feb 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un robot de chirurgie ne donne plus accès à des repères visuels sur et dans la zone opératoire : quelle(s) stratégie(s) les internes élaborent-ils au cours de leur formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la revue Activités : « Le corps dans l’activité à l’heure de la dématérialisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, revue @ctivités, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre travail et formation, analyser les médiations et les formes de pertinence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque international de didactique professionnelle : « Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Recherche et pratique en didactique professionnelle, Jun 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études préalables de l’activité des acteurs pour aller vers un certificat de robotique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées « Santé du futur ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARS Pays de la Loire, Cité des Congrès, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences individuelles et collectives. Point de vue de l’ergonomie et de la didactique professionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée au Groupe de travail sur les compétences professionnelles de l’IRSN (Institut de radioprotection et de sûreté du nucléaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSN, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment guider les genèses instrumentales pour la prise en main d'un véhicule automatisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cusanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bellu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L'activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. pp.336-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03287034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment guider les genèses instrumentales pour la prise en main du véhicule autonome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cusanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bellu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Patient Handling Competences Through Participatory Design of Simulation Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Social Care Systems of the Future: Demographic Changes, Digital Age and Human Factors. HEPS conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lusófona University, Jul 2019, Lisbon, Portugal. pp.357-364, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24067-7_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative en simulation : un moyen de développement du « soin de manutention raisonné »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international de didactique professionnelle « Former et développer l’intelligence professionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Oct 2019, Longueil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Bagnara, R. Tartaglia, S. Albolino, T. Alexander, &amp; Y. Fujita, Aug 2018, Florence, Italy. pp. 233-241, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du &amp;quot;bon geste&amp;quot; à l'intégration de la prévention des TMS dans une formation au métier de sellier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54éme Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements répétés dans le travail : à quelles conditions la formation peut-elle être une ressource pour des salariés âgés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la REF (rencontres du réseau international de recherche en Education et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du symposium : « Usages de dispositifs sociotechniques et activités instrumentées au service du développement de l'intelligence professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rémery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans 5e colloque international de didactique professionnelle « Former et développer l’intelligence professionnelle ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada) , Oct 2019, Longueuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du symposium « Simulation et expérimentation : Comment concevoir des dispositifs de simulation qui permettent aux professionnel.les de développer par l'expérimentation leur capacité à comprendre et à transformer leurs situations ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerill-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international de didactique professionnelle « Former et développer l’intelligence professionnelle ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Oct 2019, Longeuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tuchszirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former en situation de travail, dans un contexte de risques psychosociaux. Quelles conséquences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de la SELF : « L’ergonomie à quelle échelle ? Quelles pratiques pour quelle taille d’entreprises et d’établissements publics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élucidation d’une structure conceptuelle de situation professionnelle et élucidation de savoirs d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence Early SIG 14 : « Interaction, learning and professional development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geneva, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler et discuter le travail pour construire l’espace du « Soin de Manutention Raisonné »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilités et situations. Un point de vue en didactique professionnelle et en ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI , Oct 2017, Paris, France. pp. 29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient handling as an healthcare activity : a simulation-based training methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS 2016. Healthcare and societies, new challenges, new opportunities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ergonomics association Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis methods among palliative care team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Denis-Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vinatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ergonomics association, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : perspectives de recherche et pistes d’intervention pour le traitement des risques psychosociaux en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à la croisée des risques - Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : une approche des risques psychosociaux en EHPAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de sociologie du travail, "Organisation, gestion productive et santé au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le modèle Européen de compétences en conduite automobile : la matrice GDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bocarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de recherche sur le Travail et le développement : Les référentiels et leurs usages : une question de recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When drivers' training-courses are shared by different trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bocarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congres of the International Ergonomics Association (IEA) : "Change, Challenge, Opportunities".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing (China), France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions pour concevoir des situations capacitantes en ESAT : pour un parcours d'insertion durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès national du GEDER : "Situation de handicap au travail et changements, nouveaux contextes, crises et parcours professionnels durables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'autonomie et situations d'apprentissage dans un ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de guidage des formateurs en conduite automobile : cadre théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Travail, apprentissage et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis. Healthcare, Victim Rescue and Population Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 30, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et prévention des risques professionnels. Vers des formations capacitantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raison et passions, 2021, 978 2 917645 54 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité et formation. Perspectives pour la conception et la transformation des situations de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paideia, 978-2-7535-6634-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens de confrontation aux traces de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero &amp; J. Thiévenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain : Traité de méthodologie et de recherche en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Raison &amp; passions, pp.130-144, 2022, 9782917645987. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychological Validity of Training Simulations: Analysis of a Simulation with Role-Playing Games to Experiment the Gesture of “Relational Touch”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis. Healthcare, Victim Rescue and Population Protection.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.81-99, 2022, Professional and Practice-based Learning, 978-3-030-89569-3. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Simulation Training Through the Lens of Experience and Activity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Flandin; Christine Vidal-Gomel; Raquel Becerril Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.1-23, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Jorro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113-118, De Boeck supérieur (2e édition), 2022, 9782807340534. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.162-165, 2021, 978210082216. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Sensitive Driving Situations to Guide the Design of a Learning Tool for Automated Vehicle Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cusanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bellu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021): Volume I: Systems and Macroergonomics. Springer Nature.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.462-470, 2021, 9783030746018. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03287038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.209-216, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage, formation et activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.105-109, 2021, 978210082216. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la dynamique entre travail, développement et formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of a Learning Analytics Tool by Computer Scientists and Teachers: The Difficult Emergence of a Common World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.524-533, 2021, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de formation centrée sur l'activité : élaborer une conduite de projet intégrant le travail des concepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Thievenaz; J.-M. Barbier; F. Saussez, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre/Transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 87-116, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité et conception de formation : quelques réflexions à partir d’un exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Delgoulet, V. Boccara &amp; M. Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formateurs au travail. Conditions d’exercice, activités, interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.137-156, 2019, 978-2-36630-092-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multiniveaux de l’activité de médiation des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Vidal-Gomel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses de l'activité : perspectives pour la conception et la transformation des situations de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-135, 2018, 9782753566347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie, formation et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Teiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré (dir.); Pierre Caspar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et des techniques de la formation. Quatrième édition entièrement revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 175-191, 2017, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.carre.2017.01.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01895383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences au capabilités pour réinterroger les possibilités de développement du sujet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Fernagu-Oudet &amp; C. Batal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (R)évolution du management des ressources humaines. Des compétences aux capabilités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.393-408, 2016, 978-2-7574-1275-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections and theoretical contributions regarding trainers’ practice and simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauquet-Alekhine Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Fauquet-Alekhine &amp; N. Puet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation training : fundamentals and applications. Improving professional practice through simulation practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing. pp.1-29, 2016, 978-3-319-19913-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19914-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01450752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux personnels encadrés, candidats à l’étude des usages numériques des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Formation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lycée en régime numérique : Usages et compositions des acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.43-63, 2016, 978-2-36630-057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Operators’ System of Instruments: A Risk Management Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, Springer, pp.229-247, 2015, Intelligent Systems Reference Library, 978-3-662-45704-7. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45704-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des référentiels comme des outils pour les formateurs ? Réflexions à partir de la formation initiale à la conduite automobile. In: Les référentiels contre l'activité, en formation, gestion, certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir des référentiels comme des outils pour les formateurs ? Réflexions à partir de la formation initiale à la conduite automobile. In: Les référentiels contre l'activité, en formation, gestion, certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES, pp 119-132, 2014, Le travail en débats, 978-2-366-30030-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de travail dans l’ESR et leur modification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.n°720, décembre 2023-janvier 2024, 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05543802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques professionnels et leur gestion en situation : deux objets pour un seul objectif de formation [version française de l'article : Vidal-Gomel, C., Olry, P. & Rachedi, Y. (2009)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de la formation professionnelle des salariés âgés : des questions anciennes dans un contexte renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cau-Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tuchszirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Oumeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam) - Centre d'études de l'emploi et du travail - CEET; GIS CREAPT (Centre de recherches sur l'expérience, l'âge et les populations au travail). 2018, 123 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des compétences pour la gestion des risques professionnels : le domaine de la maintenance des systèmes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.soci. Université Paris VIII Vincennes-Saint Denis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00096953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ra8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Person" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04737827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.060.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03810001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Mallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.023.0095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03885027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Malet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.148.0066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mu&#241;oz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.578.0333" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105517" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.224.0029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mukamurera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3727" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boccara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogalski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geoffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4289" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Geba&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0806-5177" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Rachedi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gebai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008198ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1285" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delhomme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Chatigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1286" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidal-Gomel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rogalski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.02.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V27Q35Z4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2604" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domm&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.110.1.117-128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.110.1.117-128" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Domm&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.002.0046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cusanno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bellu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerill-Ortega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falzon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24067-7_41" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450766v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denis-Delpierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bocarra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918947v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bourdeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889645v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4603" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lecomte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_73" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0365" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_65" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034340243/html/ch03.xhtml" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4781/analyses-de-l-activite" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teiger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/traite-des-sciences-et-des-techniques-de-la-format--9782100765430-page-175.htm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0175" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450714v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450752v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauquet-Alekhine Philippe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19914-6_1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45704-7_9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00096953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ydu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lain&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ra8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04737827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.060.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03885027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Malet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.148.0066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03810001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Mallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.023.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105517" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mu&#241;oz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.578.0333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.224.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mukamurera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3727" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boccara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogalski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geoffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Rachedi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gebai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008198ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Chatigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidal-Gomel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rogalski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Geba&#239;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0806-5177" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2604" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.02.029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V27Q35Z4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.110.1.117-128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Domm&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.110.1.117-128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domm&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.002.0046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cusanno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bellu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24067-7_41" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerill-Ortega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893650v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denis-Delpierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bocarra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bourdeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4603" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0130" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752958v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0113" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_65" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05590957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0209" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0365" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255598v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lecomte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_73" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354696v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034340243/html/ch03.xhtml" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4781/analyses-de-l-activite" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teiger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/traite-des-sciences-et-des-techniques-de-la-format--9782100765430-page-175.htm" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0175" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450714v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauquet-Alekhine Philippe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19914-6_1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693068v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45704-7_9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543802v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00096953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>