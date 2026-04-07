--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine VOIRON-CANICIO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Géographie émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Université Côte d'Azur - UMR 7300 ESPACEAdresse : Campus Carlone 98 bd Edouard Herriot - BP 3209 - 06 204 NICE CedexTel : +33 (0)4 93 37 54 64 - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine.VOIRON@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction des revues l’Espace GéographiqueMembre du Comité scientifique de la revue Risques urbainsMembre du comité d'orientation du programme PACT2e de l'ADEMEReferee du Grant Review Committee, nommée par le Ministère de l’Université et de la Recherche Scientifique et Technologique d’Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Responsabilités antérieures *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'UMR 7300 ESPACE de 2008 à 2017 ; Membre élue du Conseil de gestion de la Faculté des Sciences de l'Université Nice Sophia Antipolis : Responsable scientifique de la formation continue à la stratégie de résilience territoriale - Université Côte d'Azur/IMREDD ; Membre du comité de pilotage du PNRU - CNRS ; Membre du conseil scientifique de l'InSHS du CNRS ; Responsable du Master de Géographie GEOPRAD - Université Côte d'Azur ; Membre élue du Conseil de gestion de l'EUR Odyssée - Université Côte d'Azur ; Responsable scientifique du programme POPSU Métropole Nice Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du collectif Géofuturs méditerranéens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de Prospective MED 2050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique d'appui à la connaissance et à la planification stratégique - Région SUD Membre du groupe de Travail et de Réflexion &amp;quot;Les cindyniques pour une approche préventive de la vulnérabilité et de la résilience des infrastructures urbaines face aux risques naturels majeurs&amp;quot; - Institut pour la Maîtrise des Risques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité antérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé par le Préfet des Alpes-Maritimes, de la Commission Départementale de la Nature, des Paysages et des Sites (CDNPS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'Etat de Géographie à label européen - Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAPES d'Histoire & Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DESS Gestion et Aménagement Touristique et Hôtelier - Université de Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille de bronze du CNRS - section 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes territoriaux des régions littorales de la rive nord-méditerranéenneL'anticipation du changement spatialLe risque urbainLa résilience des territoiresLa durabilité territoriale - Ville durable - mobilité décarbon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologies :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géoprospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatiale et analyse d’images par la morphologie mathématique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géogouvernance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisations systémique, spatiale et spatio-morphologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prospective de la consommation d'eau des foyers de la Métropole Nice Côte d'Azur - Approche territorialisée et anticipative (Projet financé par la Régie Eau d'Azur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche réalisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRAJECTOIRE 4 A - Adapter - Anticiper - Articuler - Ajuster - Programme ADEME Planifier et Aménager face au Changement climatique, la Transition des Territoires (PACTE2e) - 2022-2025, Partenaires ESPACE, Communauté d'Agglomération du Pays de Grasse, GIS-LAB (HES-SO Valais, Suisse), Greenselipar.POPSU Métropole NCA - Programme PUCA (2019-2022)MODESTE (MObilité DEcarbonée : un Système TErritorialisé) - Programme ADEME Energie 2018 - Partenaire : EIFER/EDF, Port Camargue (2019-2021) - co-responsableRADHY Büech (Représentation intégrée des Adaptations individuelles et des Dynamiques HYdrologiques sur le bassin du Büech) - Programme Agence de l'Eau/ZABR - Partenaires : UMR G-EAU, Riverly, ESPACE ( 2019-2022) - co-responsableCATIMINI- Capacité des territoires à intégrer des innovations de mobilité - Programme ADEME-Energie durable - Partenaire : EIFER/EDF (2017-2019) - co-responsableREACTIV'cities - Programme UCA-JEDI Centre de référence Le territoire intelligent, la prévention et la gestion des risques - Partenaires ESPACE, EDF/EIFER, Laboratoire TransitionS (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPA - Simulation paysagère par interface embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERENICIM, créé par le laboratoire ESPACE en 2009, est un modèle conçu selon une structure modulaire, composée à ce jour de 3 modules inter-reliés (Modèle systémique, Système expert, Spatialisation par maquette virtuelle). Il a pour finalité de simuler le fonctionnement d’un territoire, de 1990 à 2050 (pas de temps trimestriel), en tenant compte des effets du changement climatique et de différentes options d’aménagement territorial et de gestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02104793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les futurs possibles de la gestion de l’eau par des scénarios de géoprospective. Application au bassin du Buëch, affluent de la Durance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial "Water in the Anthropocene: social issues, policies and governance", 2025 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15iwm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en jeu un projet de territoire. Opérationnaliser la transition et anticiper le changement par un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Vatblé de Sigalony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Jeux sérieux, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dwp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective comme aide à la réflexion sur les futurs possibles de l’eau et de sa gestion : exemple d’une recherche en cours dans le bassin-versant du Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations morphologiques du tissu bâti de Beyrouth depuis 1950 - Analyse morpho-dynamique à échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial LIBAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le front d’urbanisation : concepts et méthodes de détection d’une discontinuité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et géogouvernance : conceptualisation, expérimentations, évaluations - n° spécial 71 (2018/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (2018/2) - Gouvernance et spatialité, 81-96, https://popups.uliege.be/0770-7576/index.php?id=5681. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des territoires et des réseaux en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géoprospective et simulation 3D immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hunacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.547-566. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of uncertainty in geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2261-2280. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapeamento do uso e da cobertura da terra na Ilha de Santa Catarina, Brasil, com base em imagem de alta resolução espacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasiel Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Olmiro Horn Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (65), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2177-5230.2017v32n65p213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating and simulating the change dynamics to diagnose and improve the resilience of an urban territorial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic systémique de l’adaptabilité du territoire camarguais face à la montée du niveau de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGF Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation, simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.104.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Selected developments in spatio-temporal modelling, 23 (3-4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.587. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation du changement en prospective et des changements spatiaux en géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-prospective approach to forecasting spatial change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 41, 2012 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 95-105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubus-Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-2, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DIAGNOSTIC SPATIAL EN CONTEXTE TRANSFRONTALIER : APPLICATION À L'ESPACE FRANCO-ITALO-MONÉGASQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque Frontières et Aménagement, 32 (1-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’apport de l’analyse d’images à la recherche des structures socio-spatiales: Application au tissu bâti beyrouthin (1956-1999) » , n° 204, p. 17-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le diagnostic spatial en contexte transfrontalier : application à l’espace franco-italo-monégasque » – Tome XXXII– N°1-4, p.119-138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace géographique, spatialisation et modélisation en dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res-Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’arc méditerranéen : dynamiques territoriales et rapprochements interrégionaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace rural face à la diffusion du phénomène de bi-carburation essence/GPL » n° 8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, discontinuités et partitions de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et environnement dans les Alpes-Maritimes méridionales ou l'utilité de la cartographie (PEB, SIG) dans les petites collectivités territoriales : application à la commune de Roquebrune-Cap Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’un arc méditerranéen », Revue Méditerranée n° 1-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variogrammes et structures spatiales, Collection Reclus Mode d’Emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dauphiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et analyse d’images, Collection espaces modes d’emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités de fabrication à Nice et dans sa région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serre Editeur, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une planification adaptative de la transition : la Communauté d'Agglomération du Pays de Grasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de transition écologique - Vers une planification dynamique et adaptative des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp. 287-303, 2023, Matière à débattre, décider, 978-2-7592-3766-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un diagnostic systémique pour appréhender l’adaptabilité d’un système territorial : application à la Camargue sous la menace de la montée des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Milieux extrêmes et critiques face au changement climatique, Marianne Cohen et Christian Giusti dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big cities, smart data ? Les conséquences épistémologiques et pratiques de la généralisation des univers numériques pour la recherche urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2020, 978-2-271-13260-4. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the territorial adoption potential of electric mobility: geoprospective and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ecosystem and Territorial Resilience: A Geoprospective Approach, Emmanuel Garbolino &amp; Christine Voiron-Canicio dir., Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper la diffusion de l'habitat en région littorale. Pression urbaine et espaces à enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Robert; Hélène Melin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, p.431-446, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d’adaptation : clé d’entrée dans le système complexe de la gestion imbriquée eau-territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Goeldner-Gianella, O. Barreteau, A. Euzen, M. Pinon-Leconte, Q. Gautier, P. Arnould. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS JOHANET, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville résiliente ? Quid de l’innovation dans la marche vers la durabilité urbaine ? », p 267-277</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance de la ville durable ; entre déclin et réinventions. Rennes : PUF, Hajek I. et Hamman P., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the future of the Mediterranean coastal regions through geoprospective approaches: the Latin Arc’s coastal areas and the region of Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theano S. Terkenli, Annick Douguédroit and Louis F. Cassar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connections, Mobilities, Urban prospects and Environmental Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.51-76, 2015, ISBN-13: 978-1-4438-7246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, Mathematics and Mathematical Morphology », 520-531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Application to Signal and Image Processing, Proceedings of the 11th International Symposium ISMM 2013, Uppsala May 2013, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Déceler les espaces à enjeux pour l’aménagement », p. 171-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géogouvernance, utilité sociale de l’analyse spatiale, Masson-Vincent M., Dubus N. Ed., Collection Update, Editions Quae.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GP-SET Method : A spatial and temporal probabilistic model for Geoprospective», p. 287-304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the geographic Information Sciences, Gensel J., Josselin D., Vandenbroucke D. Ed., Lectures Notes in Geoinformation and Cartography, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Predicting the Urban Spread Using Spatio-Morphological Models »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocomputation and urban planning. Editors Beniamino Murgante, Giuseppe Borruso, Alessandra Lapucci, Series: Studies in Computational Intelligence, Springer-Verlag, Berlin, p. 223-236, ISBN 978-3-540-89929-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et apprentissage du développement durable : les relations entre le modus operandi des collectivités locales et l’adhésion des populations », p. 213-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Saint-Amand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations du développement durable. Emergences, Diffusions, Traductions, sous la direction de B. Villalba, Presses Universitaires du Septentrion, Collection Sciences Politiques, 388 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de données dans un contexte imprécis et incertain : application à la dynamique urbaine de Beyrouth (1956-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Buccianti-Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude &amp; Environnement, la fin des certitudes scientifiques, Collection Ecologie Humaine, Edisud, pp. 141-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux modélisations systémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, perspectives françaises et européennes, sous la direction de J-M. Offner et C. Pourchez, Problèmes Economiques et Sociaux, dossier n°993, pp. 73-77.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GIS to anticipate the consequences of urban paralysis when a disaster strikes: application to the city of Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique et gestion des risques, Paris-La Défense : ISTED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rayonnement transfrontalier des villes de la Côte d’Azur dans le domaine de la santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et frontières. Collection Villes – Anthropos, Ed. Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions de l’arc méditerranéen face à la coopération trans-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération régionale dans le bassin méditerranéen, vol 1, Enjeux et perspectives économiques, sous la direction de G. Benhayoun et alii, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, utilisation du sol et conflits d’usage sur les rivages touristiques du sud de la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Geografica Italiana, n° 3, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et littoralisation sur les rives de la Méditerranée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méditerranées dans le monde, Cahiers scientifiques de l’Université d’Artois, Artois Presses Université.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoralisation et transformation des paysages de la Côte d’Azur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landsape and sustainability, Global Change, Mediterranean historic centres, Ed. G. Corma Pellegrini, Coll, Geo &amp; Clio, Milano.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc méditerranéen et stratégie euro-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, géopolitique de la Méditerranée et de ses marges, Paris, Editions l'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse d’images et analyse spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches et pratiques en analyse spatiale, Laboratoire Structures et Dynamiques Spatiales, Avignon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La région européenne : la marge de manœuvre, A. Guellec dir., Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Guellec dir., La région européenne : la marge de manœuvre, Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires d’enquête : extrait du projet RADHY-Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05454987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Assessing possible changes in a town’s buildings – Fuzzy logic and 3D simulation Applied to the city of Nice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteau Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sant Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortorollo Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions de l’homme et du milieu physique dans le bassin du fleuve Var, CD-Rom, Ed. UMR ESPACE-Nice, CNRS Diffusion, Meudon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine face aux risques, en contexte de changement climatique - Articuler la gestion des évènements extrêmes et les stratégies de développements des territoires pour opérationnaliser la résilience des villes d’aujourd’hui et de demain - Février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-morphologique de l'urbanisation du littoral languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à la décision pour la limitation des risques d'inondation dans les agglomérations urbaines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOIRE 4 A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte D'Azur. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de Projet RADHy Büech Représentation intégrée des Adaptations individuelles et des Dynamiques Hydrologiques sur le bassin du Büech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel régional de l’électromobilité – batterie et hydrogène – Analyse à l’échelle communale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESPACE - Université Nice Côte d'Azur &amp; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude pour la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secours à personne - spatialiser, modéliser, outil d'aide à la décision : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes [ensosp]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A M P L A N Gestion intégrée d'un hydrosystème : Camargue et Plan du Bourg APR « Eaux & Territoires » Ministère de l'écologie, du développement durable et de l'Énergie Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires, Oublis et (ré)appropriations : Le risque inondation dans la basse vallée du Rhône et l’agglomération marseillaise », Claeys C. (dir), Programme de recherche &amp;quot;Risque, Décision, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chalvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, de l’Energie, du Développement Durable et de la Mer. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement d'un hydrosystème et d'un anthroposystème de montagne : le bassin du var - PEVS MOTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine VOIRON-CANICIO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Géographie émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Université Côte d'Azur - UMR 7300 ESPACEAdresse : Campus Carlone 98 bd Edouard Herriot - BP 3209 - 06 204 NICE CedexTel : +33 (0)4 93 37 54 64 - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine.VOIRON@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction des revues l’Espace GéographiqueMembre du Comité scientifique de la revue Risques urbainsMembre du comité d'orientation du programme PACT2e de l'ADEMEReferee du Grant Review Committee, nommée par le Ministère de l’Université et de la Recherche Scientifique et Technologique d’Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Responsabilités antérieures *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'UMR 7300 ESPACE de 2008 à 2017 ; Membre élue du Conseil de gestion de la Faculté des Sciences de l'Université Nice Sophia Antipolis : Responsable scientifique de la formation continue à la stratégie de résilience territoriale - Université Côte d'Azur/IMREDD ; Membre du comité de pilotage du PNRU - CNRS ; Membre du conseil scientifique de l'InSHS du CNRS ; Responsable du Master de Géographie GEOPRAD - Université Côte d'Azur ; Membre élue du Conseil de gestion de l'EUR Odyssée - Université Côte d'Azur ; Responsable scientifique du programme POPSU Métropole Nice Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du collectif Géofuturs méditerranéens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de Prospective MED 2050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique d'appui à la connaissance et à la planification stratégique - Région SUD Membre du groupe de Travail et de Réflexion &amp;quot;Les cindyniques pour une approche préventive de la vulnérabilité et de la résilience des infrastructures urbaines face aux risques naturels majeurs&amp;quot; - Institut pour la Maîtrise des Risques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité antérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé par le Préfet des Alpes-Maritimes, de la Commission Départementale de la Nature, des Paysages et des Sites (CDNPS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'Etat de Géographie à label européen - Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAPES d'Histoire & Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DESS Gestion et Aménagement Touristique et Hôtelier - Université de Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille de bronze du CNRS - section 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes territoriaux des régions littorales de la rive nord-méditerranéenneL'anticipation du changement spatialLe risque urbainLa résilience des territoiresLa durabilité territoriale - Ville durable - mobilité décarbon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologies :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géoprospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatiale et analyse d’images par la morphologie mathématique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géogouvernance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisations systémique, spatiale et spatio-morphologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prospective de la consommation d'eau des foyers de la Métropole Nice Côte d'Azur - Approche territorialisée et anticipative (Projet financé par la Régie Eau d'Azur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche réalisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRAJECTOIRE 4 A - Adapter - Anticiper - Articuler - Ajuster - Programme ADEME Planifier et Aménager face au Changement climatique, la Transition des Territoires (PACTE2e) - 2022-2025, Partenaires ESPACE, Communauté d'Agglomération du Pays de Grasse, GIS-LAB (HES-SO Valais, Suisse), Greenselipar.POPSU Métropole NCA - Programme PUCA (2019-2022)MODESTE (MObilité DEcarbonée : un Système TErritorialisé) - Programme ADEME Energie 2018 - Partenaire : EIFER/EDF, Port Camargue (2019-2021) - co-responsableRADHY Büech (Représentation intégrée des Adaptations individuelles et des Dynamiques HYdrologiques sur le bassin du Büech) - Programme Agence de l'Eau/ZABR - Partenaires : UMR G-EAU, Riverly, ESPACE ( 2019-2022) - co-responsableCATIMINI- Capacité des territoires à intégrer des innovations de mobilité - Programme ADEME-Energie durable - Partenaire : EIFER/EDF (2017-2019) - co-responsableREACTIV'cities - Programme UCA-JEDI Centre de référence Le territoire intelligent, la prévention et la gestion des risques - Partenaires ESPACE, EDF/EIFER, Laboratoire TransitionS (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPA - Simulation paysagère par interface embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERENICIM, créé par le laboratoire ESPACE en 2009, est un modèle conçu selon une structure modulaire, composée à ce jour de 3 modules inter-reliés (Modèle systémique, Système expert, Spatialisation par maquette virtuelle). Il a pour finalité de simuler le fonctionnement d’un territoire, de 1990 à 2050 (pas de temps trimestriel), en tenant compte des effets du changement climatique et de différentes options d’aménagement territorial et de gestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02104793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les futurs possibles de la gestion de l’eau par des scénarios de géoprospective. Application au bassin du Buëch, affluent de la Durance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial "Water in the Anthropocene: social issues, policies and governance", 2025 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15iwm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en jeu un projet de territoire. Opérationnaliser la transition et anticiper le changement par un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Vatblé de Sigalony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Jeux sérieux, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dwp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective comme aide à la réflexion sur les futurs possibles de l’eau et de sa gestion : exemple d’une recherche en cours dans le bassin-versant du Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations morphologiques du tissu bâti de Beyrouth depuis 1950 - Analyse morpho-dynamique à échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial LIBAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le front d’urbanisation : concepts et méthodes de détection d’une discontinuité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des territoires et des réseaux en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et géogouvernance : conceptualisation, expérimentations, évaluations - n° spécial 71 (2018/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (2018/2) - Gouvernance et spatialité, 81-96, https://popups.uliege.be/0770-7576/index.php?id=5681. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géoprospective et simulation 3D immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hunacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.547-566. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapeamento do uso e da cobertura da terra na Ilha de Santa Catarina, Brasil, com base em imagem de alta resolução espacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasiel Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Olmiro Horn Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (65), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2177-5230.2017v32n65p213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of uncertainty in geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2261-2280. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating and simulating the change dynamics to diagnose and improve the resilience of an urban territorial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic systémique de l’adaptabilité du territoire camarguais face à la montée du niveau de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGF Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation, simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.104.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Selected developments in spatio-temporal modelling, 23 (3-4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.587. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation du changement en prospective et des changements spatiaux en géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 95-105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-prospective approach to forecasting spatial change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 41, 2012 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubus-Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-2, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DIAGNOSTIC SPATIAL EN CONTEXTE TRANSFRONTALIER : APPLICATION À L'ESPACE FRANCO-ITALO-MONÉGASQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque Frontières et Aménagement, 32 (1-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’apport de l’analyse d’images à la recherche des structures socio-spatiales: Application au tissu bâti beyrouthin (1956-1999) » , n° 204, p. 17-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le diagnostic spatial en contexte transfrontalier : application à l’espace franco-italo-monégasque » – Tome XXXII– N°1-4, p.119-138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace géographique, spatialisation et modélisation en dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res-Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’arc méditerranéen : dynamiques territoriales et rapprochements interrégionaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace rural face à la diffusion du phénomène de bi-carburation essence/GPL » n° 8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, discontinuités et partitions de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et environnement dans les Alpes-Maritimes méridionales ou l'utilité de la cartographie (PEB, SIG) dans les petites collectivités territoriales : application à la commune de Roquebrune-Cap Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’un arc méditerranéen », Revue Méditerranée n° 1-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variogrammes et structures spatiales, Collection Reclus Mode d’Emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dauphiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et analyse d’images, Collection espaces modes d’emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités de fabrication à Nice et dans sa région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serre Editeur, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une planification adaptative de la transition : la Communauté d'Agglomération du Pays de Grasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de transition écologique - Vers une planification dynamique et adaptative des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp. 287-303, 2023, Matière à débattre, décider, 978-2-7592-3766-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un diagnostic systémique pour appréhender l’adaptabilité d’un système territorial : application à la Camargue sous la menace de la montée des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Milieux extrêmes et critiques face au changement climatique, Marianne Cohen et Christian Giusti dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big cities, smart data ? Les conséquences épistémologiques et pratiques de la généralisation des univers numériques pour la recherche urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2020, 978-2-271-13260-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the territorial adoption potential of electric mobility: geoprospective and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ecosystem and Territorial Resilience: A Geoprospective Approach, Emmanuel Garbolino &amp; Christine Voiron-Canicio dir., Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper la diffusion de l'habitat en région littorale. Pression urbaine et espaces à enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Robert; Hélène Melin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, p.431-446, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d’adaptation : clé d’entrée dans le système complexe de la gestion imbriquée eau-territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Goeldner-Gianella, O. Barreteau, A. Euzen, M. Pinon-Leconte, Q. Gautier, P. Arnould. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS JOHANET, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville résiliente ? Quid de l’innovation dans la marche vers la durabilité urbaine ? », p 267-277</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance de la ville durable ; entre déclin et réinventions. Rennes : PUF, Hajek I. et Hamman P., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the future of the Mediterranean coastal regions through geoprospective approaches: the Latin Arc’s coastal areas and the region of Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theano S. Terkenli, Annick Douguédroit and Louis F. Cassar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connections, Mobilities, Urban prospects and Environmental Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.51-76, 2015, ISBN-13: 978-1-4438-7246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Déceler les espaces à enjeux pour l’aménagement », p. 171-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géogouvernance, utilité sociale de l’analyse spatiale, Masson-Vincent M., Dubus N. Ed., Collection Update, Editions Quae.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, Mathematics and Mathematical Morphology », 520-531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Application to Signal and Image Processing, Proceedings of the 11th International Symposium ISMM 2013, Uppsala May 2013, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GP-SET Method : A spatial and temporal probabilistic model for Geoprospective», p. 287-304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the geographic Information Sciences, Gensel J., Josselin D., Vandenbroucke D. Ed., Lectures Notes in Geoinformation and Cartography, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Predicting the Urban Spread Using Spatio-Morphological Models »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocomputation and urban planning. Editors Beniamino Murgante, Giuseppe Borruso, Alessandra Lapucci, Series: Studies in Computational Intelligence, Springer-Verlag, Berlin, p. 223-236, ISBN 978-3-540-89929-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et apprentissage du développement durable : les relations entre le modus operandi des collectivités locales et l’adhésion des populations », p. 213-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Saint-Amand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations du développement durable. Emergences, Diffusions, Traductions, sous la direction de B. Villalba, Presses Universitaires du Septentrion, Collection Sciences Politiques, 388 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de données dans un contexte imprécis et incertain : application à la dynamique urbaine de Beyrouth (1956-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Buccianti-Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude &amp; Environnement, la fin des certitudes scientifiques, Collection Ecologie Humaine, Edisud, pp. 141-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux modélisations systémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, perspectives françaises et européennes, sous la direction de J-M. Offner et C. Pourchez, Problèmes Economiques et Sociaux, dossier n°993, pp. 73-77.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GIS to anticipate the consequences of urban paralysis when a disaster strikes: application to the city of Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique et gestion des risques, Paris-La Défense : ISTED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rayonnement transfrontalier des villes de la Côte d’Azur dans le domaine de la santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et frontières. Collection Villes – Anthropos, Ed. Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions de l’arc méditerranéen face à la coopération trans-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération régionale dans le bassin méditerranéen, vol 1, Enjeux et perspectives économiques, sous la direction de G. Benhayoun et alii, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, utilisation du sol et conflits d’usage sur les rivages touristiques du sud de la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Geografica Italiana, n° 3, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et littoralisation sur les rives de la Méditerranée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méditerranées dans le monde, Cahiers scientifiques de l’Université d’Artois, Artois Presses Université.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoralisation et transformation des paysages de la Côte d’Azur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landsape and sustainability, Global Change, Mediterranean historic centres, Ed. G. Corma Pellegrini, Coll, Geo &amp; Clio, Milano.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc méditerranéen et stratégie euro-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, géopolitique de la Méditerranée et de ses marges, Paris, Editions l'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse d’images et analyse spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches et pratiques en analyse spatiale, Laboratoire Structures et Dynamiques Spatiales, Avignon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La région européenne : la marge de manœuvre, A. Guellec dir., Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Guellec dir., La région européenne : la marge de manœuvre, Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires d’enquête : extrait du projet RADHY-Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05454987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Assessing possible changes in a town’s buildings – Fuzzy logic and 3D simulation Applied to the city of Nice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteau Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sant Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortorollo Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions de l’homme et du milieu physique dans le bassin du fleuve Var, CD-Rom, Ed. UMR ESPACE-Nice, CNRS Diffusion, Meudon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine face aux risques, en contexte de changement climatique - Articuler la gestion des évènements extrêmes et les stratégies de développements des territoires pour opérationnaliser la résilience des villes d’aujourd’hui et de demain - Février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-morphologique de l'urbanisation du littoral languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à la décision pour la limitation des risques d'inondation dans les agglomérations urbaines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOIRE 4 A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte D'Azur. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de Projet RADHy Büech Représentation intégrée des Adaptations individuelles et des Dynamiques Hydrologiques sur le bassin du Büech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel régional de l’électromobilité – batterie et hydrogène – Analyse à l’échelle communale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESPACE - Université Nice Côte d'Azur &amp; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude pour la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secours à personne - spatialiser, modéliser, outil d'aide à la décision : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes [ensosp]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A M P L A N Gestion intégrée d'un hydrosystème : Camargue et Plan du Bourg APR « Eaux & Territoires » Ministère de l'écologie, du développement durable et de l'Énergie Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires, Oublis et (ré)appropriations : Le risque inondation dans la basse vallée du Rhône et l’agglomération marseillaise », Claeys C. (dir), Programme de recherche &amp;quot;Risque, Décision, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chalvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, de l’Energie, du Développement Durable et de la Mer. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement d'un hydrosystème et d'un anthroposystème de montagne : le bassin du var - PEVS MOTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DB12C41"/>
+    <w:nsid w:val="F251F543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0124931"/>
+    <w:nsid w:val="08E28283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="98A88D17"/>
+    <w:nsid w:val="11F9E06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.VOIRON@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02104793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vatbl&#233; de Sigalony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dwp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Robiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zaarour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunacek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasiel Neves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Olmiro Horn Filho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2177-5230.2017v32n65p213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson-Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubus-Viossat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Maria Basse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dauphin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Voiron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105425v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourrelly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Amand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti-Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arteau Killian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sant Florian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortorollo Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Souli&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.VOIRON@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02104793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vatbl&#233; de Sigalony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dwp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Robiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zaarour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunacek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasiel Neves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Olmiro Horn Filho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2177-5230.2017v32n65p213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson-Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubus-Viossat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Maria Basse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dauphin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Voiron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105425v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourrelly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Amand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti-Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arteau Killian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sant Florian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortorollo Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Souli&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>