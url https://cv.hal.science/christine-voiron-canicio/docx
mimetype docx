--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine VOIRON-CANICIO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Géographie émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Université Côte d'Azur - UMR 7300 ESPACEAdresse : Campus Carlone 98 bd Edouard Herriot - BP 3209 - 06 204 NICE CedexTel : +33 (0)4 93 37 54 64 - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine.VOIRON@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction des revues l’Espace GéographiqueMembre du Comité scientifique de la revue Risques urbainsMembre du comité d'orientation du programme PACT2e de l'ADEMEReferee du Grant Review Committee, nommée par le Ministère de l’Université et de la Recherche Scientifique et Technologique d’Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Responsabilités antérieures *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'UMR 7300 ESPACE de 2008 à 2017 ; Membre élue du Conseil de gestion de la Faculté des Sciences de l'Université Nice Sophia Antipolis : Responsable scientifique de la formation continue à la stratégie de résilience territoriale - Université Côte d'Azur/IMREDD ; Membre du comité de pilotage du PNRU - CNRS ; Membre du conseil scientifique de l'InSHS du CNRS ; Responsable du Master de Géographie GEOPRAD - Université Côte d'Azur ; Membre élue du Conseil de gestion de l'EUR Odyssée - Université Côte d'Azur ; Responsable scientifique du programme POPSU Métropole Nice Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du collectif Géofuturs méditerranéens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de Prospective MED 2050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique d'appui à la connaissance et à la planification stratégique - Région SUD Membre du groupe de Travail et de Réflexion &amp;quot;Les cindyniques pour une approche préventive de la vulnérabilité et de la résilience des infrastructures urbaines face aux risques naturels majeurs&amp;quot; - Institut pour la Maîtrise des Risques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité antérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé par le Préfet des Alpes-Maritimes, de la Commission Départementale de la Nature, des Paysages et des Sites (CDNPS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'Etat de Géographie à label européen - Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAPES d'Histoire & Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DESS Gestion et Aménagement Touristique et Hôtelier - Université de Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille de bronze du CNRS - section 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes territoriaux des régions littorales de la rive nord-méditerranéenneL'anticipation du changement spatialLe risque urbainLa résilience des territoiresLa durabilité territoriale - Ville durable - mobilité décarbon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologies :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géoprospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatiale et analyse d’images par la morphologie mathématique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géogouvernance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisations systémique, spatiale et spatio-morphologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prospective de la consommation d'eau des foyers de la Métropole Nice Côte d'Azur - Approche territorialisée et anticipative (Projet financé par la Régie Eau d'Azur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche réalisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRAJECTOIRE 4 A - Adapter - Anticiper - Articuler - Ajuster - Programme ADEME Planifier et Aménager face au Changement climatique, la Transition des Territoires (PACTE2e) - 2022-2025, Partenaires ESPACE, Communauté d'Agglomération du Pays de Grasse, GIS-LAB (HES-SO Valais, Suisse), Greenselipar.POPSU Métropole NCA - Programme PUCA (2019-2022)MODESTE (MObilité DEcarbonée : un Système TErritorialisé) - Programme ADEME Energie 2018 - Partenaire : EIFER/EDF, Port Camargue (2019-2021) - co-responsableRADHY Büech (Représentation intégrée des Adaptations individuelles et des Dynamiques HYdrologiques sur le bassin du Büech) - Programme Agence de l'Eau/ZABR - Partenaires : UMR G-EAU, Riverly, ESPACE ( 2019-2022) - co-responsableCATIMINI- Capacité des territoires à intégrer des innovations de mobilité - Programme ADEME-Energie durable - Partenaire : EIFER/EDF (2017-2019) - co-responsableREACTIV'cities - Programme UCA-JEDI Centre de référence Le territoire intelligent, la prévention et la gestion des risques - Partenaires ESPACE, EDF/EIFER, Laboratoire TransitionS (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPA - Simulation paysagère par interface embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERENICIM, créé par le laboratoire ESPACE en 2009, est un modèle conçu selon une structure modulaire, composée à ce jour de 3 modules inter-reliés (Modèle systémique, Système expert, Spatialisation par maquette virtuelle). Il a pour finalité de simuler le fonctionnement d’un territoire, de 1990 à 2050 (pas de temps trimestriel), en tenant compte des effets du changement climatique et de différentes options d’aménagement territorial et de gestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02104793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les futurs possibles de la gestion de l’eau par des scénarios de géoprospective. Application au bassin du Buëch, affluent de la Durance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial "Water in the Anthropocene: social issues, policies and governance", 2025 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15iwm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en jeu un projet de territoire. Opérationnaliser la transition et anticiper le changement par un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Vatblé de Sigalony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Jeux sérieux, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dwp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective comme aide à la réflexion sur les futurs possibles de l’eau et de sa gestion : exemple d’une recherche en cours dans le bassin-versant du Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations morphologiques du tissu bâti de Beyrouth depuis 1950 - Analyse morpho-dynamique à échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial LIBAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le front d’urbanisation : concepts et méthodes de détection d’une discontinuité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des territoires et des réseaux en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et géogouvernance : conceptualisation, expérimentations, évaluations - n° spécial 71 (2018/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (2018/2) - Gouvernance et spatialité, 81-96, https://popups.uliege.be/0770-7576/index.php?id=5681. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géoprospective et simulation 3D immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hunacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.547-566. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapeamento do uso e da cobertura da terra na Ilha de Santa Catarina, Brasil, com base em imagem de alta resolução espacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasiel Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Olmiro Horn Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (65), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2177-5230.2017v32n65p213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of uncertainty in geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2261-2280. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating and simulating the change dynamics to diagnose and improve the resilience of an urban territorial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic systémique de l’adaptabilité du territoire camarguais face à la montée du niveau de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGF Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation, simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.104.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Selected developments in spatio-temporal modelling, 23 (3-4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.587. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation du changement en prospective et des changements spatiaux en géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 95-105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-prospective approach to forecasting spatial change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 41, 2012 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubus-Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-2, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DIAGNOSTIC SPATIAL EN CONTEXTE TRANSFRONTALIER : APPLICATION À L'ESPACE FRANCO-ITALO-MONÉGASQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque Frontières et Aménagement, 32 (1-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’apport de l’analyse d’images à la recherche des structures socio-spatiales: Application au tissu bâti beyrouthin (1956-1999) » , n° 204, p. 17-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le diagnostic spatial en contexte transfrontalier : application à l’espace franco-italo-monégasque » – Tome XXXII– N°1-4, p.119-138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace géographique, spatialisation et modélisation en dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res-Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’arc méditerranéen : dynamiques territoriales et rapprochements interrégionaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace rural face à la diffusion du phénomène de bi-carburation essence/GPL » n° 8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, discontinuités et partitions de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et environnement dans les Alpes-Maritimes méridionales ou l'utilité de la cartographie (PEB, SIG) dans les petites collectivités territoriales : application à la commune de Roquebrune-Cap Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’un arc méditerranéen », Revue Méditerranée n° 1-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variogrammes et structures spatiales, Collection Reclus Mode d’Emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dauphiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et analyse d’images, Collection espaces modes d’emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités de fabrication à Nice et dans sa région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serre Editeur, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une planification adaptative de la transition : la Communauté d'Agglomération du Pays de Grasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de transition écologique - Vers une planification dynamique et adaptative des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp. 287-303, 2023, Matière à débattre, décider, 978-2-7592-3766-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un diagnostic systémique pour appréhender l’adaptabilité d’un système territorial : application à la Camargue sous la menace de la montée des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Milieux extrêmes et critiques face au changement climatique, Marianne Cohen et Christian Giusti dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big cities, smart data ? Les conséquences épistémologiques et pratiques de la généralisation des univers numériques pour la recherche urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2020, 978-2-271-13260-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the territorial adoption potential of electric mobility: geoprospective and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ecosystem and Territorial Resilience: A Geoprospective Approach, Emmanuel Garbolino &amp; Christine Voiron-Canicio dir., Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper la diffusion de l'habitat en région littorale. Pression urbaine et espaces à enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Robert; Hélène Melin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, p.431-446, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d’adaptation : clé d’entrée dans le système complexe de la gestion imbriquée eau-territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Goeldner-Gianella, O. Barreteau, A. Euzen, M. Pinon-Leconte, Q. Gautier, P. Arnould. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS JOHANET, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville résiliente ? Quid de l’innovation dans la marche vers la durabilité urbaine ? », p 267-277</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance de la ville durable ; entre déclin et réinventions. Rennes : PUF, Hajek I. et Hamman P., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the future of the Mediterranean coastal regions through geoprospective approaches: the Latin Arc’s coastal areas and the region of Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theano S. Terkenli, Annick Douguédroit and Louis F. Cassar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connections, Mobilities, Urban prospects and Environmental Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.51-76, 2015, ISBN-13: 978-1-4438-7246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Déceler les espaces à enjeux pour l’aménagement », p. 171-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géogouvernance, utilité sociale de l’analyse spatiale, Masson-Vincent M., Dubus N. Ed., Collection Update, Editions Quae.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, Mathematics and Mathematical Morphology », 520-531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Application to Signal and Image Processing, Proceedings of the 11th International Symposium ISMM 2013, Uppsala May 2013, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GP-SET Method : A spatial and temporal probabilistic model for Geoprospective», p. 287-304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the geographic Information Sciences, Gensel J., Josselin D., Vandenbroucke D. Ed., Lectures Notes in Geoinformation and Cartography, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Predicting the Urban Spread Using Spatio-Morphological Models »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocomputation and urban planning. Editors Beniamino Murgante, Giuseppe Borruso, Alessandra Lapucci, Series: Studies in Computational Intelligence, Springer-Verlag, Berlin, p. 223-236, ISBN 978-3-540-89929-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et apprentissage du développement durable : les relations entre le modus operandi des collectivités locales et l’adhésion des populations », p. 213-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Saint-Amand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations du développement durable. Emergences, Diffusions, Traductions, sous la direction de B. Villalba, Presses Universitaires du Septentrion, Collection Sciences Politiques, 388 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de données dans un contexte imprécis et incertain : application à la dynamique urbaine de Beyrouth (1956-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Buccianti-Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude &amp; Environnement, la fin des certitudes scientifiques, Collection Ecologie Humaine, Edisud, pp. 141-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux modélisations systémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, perspectives françaises et européennes, sous la direction de J-M. Offner et C. Pourchez, Problèmes Economiques et Sociaux, dossier n°993, pp. 73-77.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GIS to anticipate the consequences of urban paralysis when a disaster strikes: application to the city of Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique et gestion des risques, Paris-La Défense : ISTED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rayonnement transfrontalier des villes de la Côte d’Azur dans le domaine de la santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et frontières. Collection Villes – Anthropos, Ed. Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions de l’arc méditerranéen face à la coopération trans-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération régionale dans le bassin méditerranéen, vol 1, Enjeux et perspectives économiques, sous la direction de G. Benhayoun et alii, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, utilisation du sol et conflits d’usage sur les rivages touristiques du sud de la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Geografica Italiana, n° 3, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et littoralisation sur les rives de la Méditerranée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méditerranées dans le monde, Cahiers scientifiques de l’Université d’Artois, Artois Presses Université.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoralisation et transformation des paysages de la Côte d’Azur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landsape and sustainability, Global Change, Mediterranean historic centres, Ed. G. Corma Pellegrini, Coll, Geo &amp; Clio, Milano.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc méditerranéen et stratégie euro-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, géopolitique de la Méditerranée et de ses marges, Paris, Editions l'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse d’images et analyse spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches et pratiques en analyse spatiale, Laboratoire Structures et Dynamiques Spatiales, Avignon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La région européenne : la marge de manœuvre, A. Guellec dir., Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Guellec dir., La région européenne : la marge de manœuvre, Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires d’enquête : extrait du projet RADHY-Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05454987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Assessing possible changes in a town’s buildings – Fuzzy logic and 3D simulation Applied to the city of Nice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteau Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sant Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortorollo Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions de l’homme et du milieu physique dans le bassin du fleuve Var, CD-Rom, Ed. UMR ESPACE-Nice, CNRS Diffusion, Meudon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine face aux risques, en contexte de changement climatique - Articuler la gestion des évènements extrêmes et les stratégies de développements des territoires pour opérationnaliser la résilience des villes d’aujourd’hui et de demain - Février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-morphologique de l'urbanisation du littoral languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à la décision pour la limitation des risques d'inondation dans les agglomérations urbaines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOIRE 4 A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte D'Azur. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de Projet RADHy Büech Représentation intégrée des Adaptations individuelles et des Dynamiques Hydrologiques sur le bassin du Büech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel régional de l’électromobilité – batterie et hydrogène – Analyse à l’échelle communale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESPACE - Université Nice Côte d'Azur &amp; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude pour la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secours à personne - spatialiser, modéliser, outil d'aide à la décision : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes [ensosp]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A M P L A N Gestion intégrée d'un hydrosystème : Camargue et Plan du Bourg APR « Eaux & Territoires » Ministère de l'écologie, du développement durable et de l'Énergie Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires, Oublis et (ré)appropriations : Le risque inondation dans la basse vallée du Rhône et l’agglomération marseillaise », Claeys C. (dir), Programme de recherche &amp;quot;Risque, Décision, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chalvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, de l’Energie, du Développement Durable et de la Mer. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement d'un hydrosystème et d'un anthroposystème de montagne : le bassin du var - PEVS MOTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine VOIRON-CANICIO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Géographie émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Université Côte d'Azur - UMR 7300 ESPACEAdresse : Campus Carlone 98 bd Edouard Herriot - BP 3209 - 06 204 NICE CedexTel : +33 (0)4 93 37 54 64 - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine.VOIRON@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction des revues l’Espace GéographiqueMembre du Comité scientifique de la revue Risques urbainsMembre du comité d'orientation du programme PACT2e de l'ADEMEReferee du Grant Review Committee, nommée par le Ministère de l’Université et de la Recherche Scientifique et Technologique d’Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Responsabilités antérieures *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'UMR 7300 ESPACE de 2008 à 2017 ; Membre élue du Conseil de gestion de la Faculté des Sciences de l'Université Nice Sophia Antipolis : Responsable scientifique de la formation continue à la stratégie de résilience territoriale - Université Côte d'Azur/IMREDD ; Membre du comité de pilotage du PNRU - CNRS ; Membre du conseil scientifique de l'InSHS du CNRS ; Responsable du Master de Géographie GEOPRAD - Université Côte d'Azur ; Membre élue du Conseil de gestion de l'EUR Odyssée - Université Côte d'Azur ; Responsable scientifique du programme POPSU Métropole Nice Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du collectif Géofuturs méditerranéens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de Prospective MED 2050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique d'appui à la connaissance et à la planification stratégique - Région SUD Membre du groupe de Travail et de Réflexion &amp;quot;Les cindyniques pour une approche préventive de la vulnérabilité et de la résilience des infrastructures urbaines face aux risques naturels majeurs&amp;quot; - Institut pour la Maîtrise des Risques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité antérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé par le Préfet des Alpes-Maritimes, de la Commission Départementale de la Nature, des Paysages et des Sites (CDNPS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'Etat de Géographie à label européen - Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAPES d'Histoire & Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DESS Gestion et Aménagement Touristique et Hôtelier - Université de Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille de bronze du CNRS - section 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes territoriaux des régions littorales de la rive nord-méditerranéenneL'anticipation du changement spatialLe risque urbainLa résilience des territoiresLa durabilité territoriale - Ville durable - mobilité décarbon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologies :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géoprospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatiale et analyse d’images par la morphologie mathématique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géogouvernance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisations systémique, spatiale et spatio-morphologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prospective de la consommation d'eau des foyers de la Métropole Nice Côte d'Azur - Approche territorialisée et anticipative (Projet financé par la Régie Eau d'Azur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche réalisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRAJECTOIRE 4 A - Adapter - Anticiper - Articuler - Ajuster - Programme ADEME Planifier et Aménager face au Changement climatique, la Transition des Territoires (PACTE2e) - 2022-2025, Partenaires ESPACE, Communauté d'Agglomération du Pays de Grasse, GIS-LAB (HES-SO Valais, Suisse), Greenselipar.POPSU Métropole NCA - Programme PUCA (2019-2022)MODESTE (MObilité DEcarbonée : un Système TErritorialisé) - Programme ADEME Energie 2018 - Partenaire : EIFER/EDF, Port Camargue (2019-2021) - co-responsableRADHY Büech (Représentation intégrée des Adaptations individuelles et des Dynamiques HYdrologiques sur le bassin du Büech) - Programme Agence de l'Eau/ZABR - Partenaires : UMR G-EAU, Riverly, ESPACE ( 2019-2022) - co-responsableCATIMINI- Capacité des territoires à intégrer des innovations de mobilité - Programme ADEME-Energie durable - Partenaire : EIFER/EDF (2017-2019) - co-responsableREACTIV'cities - Programme UCA-JEDI Centre de référence Le territoire intelligent, la prévention et la gestion des risques - Partenaires ESPACE, EDF/EIFER, Laboratoire TransitionS (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPA - Simulation paysagère par interface embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERENICIM, créé par le laboratoire ESPACE en 2009, est un modèle conçu selon une structure modulaire, composée à ce jour de 3 modules inter-reliés (Modèle systémique, Système expert, Spatialisation par maquette virtuelle). Il a pour finalité de simuler le fonctionnement d’un territoire, de 1990 à 2050 (pas de temps trimestriel), en tenant compte des effets du changement climatique et de différentes options d’aménagement territorial et de gestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02104793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les futurs possibles de la gestion de l’eau par des scénarios de géoprospective. Application au bassin du Buëch, affluent de la Durance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial "Water in the Anthropocene: social issues, policies and governance", 2025 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15iwm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en jeu un projet de territoire. Opérationnaliser la transition et anticiper le changement par un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Vatblé de Sigalony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Jeux sérieux, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dwp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective comme aide à la réflexion sur les futurs possibles de l’eau et de sa gestion : exemple d’une recherche en cours dans le bassin-versant du Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations morphologiques du tissu bâti de Beyrouth depuis 1950 - Analyse morpho-dynamique à échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial LIBAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le front d’urbanisation : concepts et méthodes de détection d’une discontinuité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des territoires et des réseaux en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et géogouvernance : conceptualisation, expérimentations, évaluations - n° spécial 71 (2018/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (2018/2) - Gouvernance et spatialité, 81-96, https://popups.uliege.be/0770-7576/index.php?id=5681. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapeamento do uso e da cobertura da terra na Ilha de Santa Catarina, Brasil, com base em imagem de alta resolução espacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasiel Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Olmiro Horn Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (65), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2177-5230.2017v32n65p213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of uncertainty in geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2261-2280. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géoprospective et simulation 3D immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hunacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.547-566. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating and simulating the change dynamics to diagnose and improve the resilience of an urban territorial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic systémique de l’adaptabilité du territoire camarguais face à la montée du niveau de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGF Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation, simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.104.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Selected developments in spatio-temporal modelling, 23 (3-4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 95-105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-prospective approach to forecasting spatial change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 41, 2012 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation du changement en prospective et des changements spatiaux en géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.587. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubus-Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-2, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DIAGNOSTIC SPATIAL EN CONTEXTE TRANSFRONTALIER : APPLICATION À L'ESPACE FRANCO-ITALO-MONÉGASQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque Frontières et Aménagement, 32 (1-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’apport de l’analyse d’images à la recherche des structures socio-spatiales: Application au tissu bâti beyrouthin (1956-1999) » , n° 204, p. 17-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le diagnostic spatial en contexte transfrontalier : application à l’espace franco-italo-monégasque » – Tome XXXII– N°1-4, p.119-138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace géographique, spatialisation et modélisation en dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res-Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’arc méditerranéen : dynamiques territoriales et rapprochements interrégionaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace rural face à la diffusion du phénomène de bi-carburation essence/GPL » n° 8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, discontinuités et partitions de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et environnement dans les Alpes-Maritimes méridionales ou l'utilité de la cartographie (PEB, SIG) dans les petites collectivités territoriales : application à la commune de Roquebrune-Cap Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’un arc méditerranéen », Revue Méditerranée n° 1-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variogrammes et structures spatiales, Collection Reclus Mode d’Emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dauphiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et analyse d’images, Collection espaces modes d’emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités de fabrication à Nice et dans sa région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serre Editeur, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une planification adaptative de la transition : la Communauté d'Agglomération du Pays de Grasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de transition écologique - Vers une planification dynamique et adaptative des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp. 287-303, 2023, Matière à débattre, décider, 978-2-7592-3766-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un diagnostic systémique pour appréhender l’adaptabilité d’un système territorial : application à la Camargue sous la menace de la montée des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Milieux extrêmes et critiques face au changement climatique, Marianne Cohen et Christian Giusti dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the territorial adoption potential of electric mobility: geoprospective and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ecosystem and Territorial Resilience: A Geoprospective Approach, Emmanuel Garbolino &amp; Christine Voiron-Canicio dir., Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big cities, smart data ? Les conséquences épistémologiques et pratiques de la généralisation des univers numériques pour la recherche urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2020, 978-2-271-13260-4. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper la diffusion de l'habitat en région littorale. Pression urbaine et espaces à enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Robert; Hélène Melin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, p.431-446, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d’adaptation : clé d’entrée dans le système complexe de la gestion imbriquée eau-territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Goeldner-Gianella, O. Barreteau, A. Euzen, M. Pinon-Leconte, Q. Gautier, P. Arnould. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS JOHANET, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville résiliente ? Quid de l’innovation dans la marche vers la durabilité urbaine ? », p 267-277</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance de la ville durable ; entre déclin et réinventions. Rennes : PUF, Hajek I. et Hamman P., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the future of the Mediterranean coastal regions through geoprospective approaches: the Latin Arc’s coastal areas and the region of Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theano S. Terkenli, Annick Douguédroit and Louis F. Cassar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connections, Mobilities, Urban prospects and Environmental Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.51-76, 2015, ISBN-13: 978-1-4438-7246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Déceler les espaces à enjeux pour l’aménagement », p. 171-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géogouvernance, utilité sociale de l’analyse spatiale, Masson-Vincent M., Dubus N. Ed., Collection Update, Editions Quae.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, Mathematics and Mathematical Morphology », 520-531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Application to Signal and Image Processing, Proceedings of the 11th International Symposium ISMM 2013, Uppsala May 2013, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GP-SET Method : A spatial and temporal probabilistic model for Geoprospective», p. 287-304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the geographic Information Sciences, Gensel J., Josselin D., Vandenbroucke D. Ed., Lectures Notes in Geoinformation and Cartography, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et apprentissage du développement durable : les relations entre le modus operandi des collectivités locales et l’adhésion des populations », p. 213-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Saint-Amand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations du développement durable. Emergences, Diffusions, Traductions, sous la direction de B. Villalba, Presses Universitaires du Septentrion, Collection Sciences Politiques, 388 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Predicting the Urban Spread Using Spatio-Morphological Models »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocomputation and urban planning. Editors Beniamino Murgante, Giuseppe Borruso, Alessandra Lapucci, Series: Studies in Computational Intelligence, Springer-Verlag, Berlin, p. 223-236, ISBN 978-3-540-89929-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de données dans un contexte imprécis et incertain : application à la dynamique urbaine de Beyrouth (1956-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Buccianti-Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude &amp; Environnement, la fin des certitudes scientifiques, Collection Ecologie Humaine, Edisud, pp. 141-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux modélisations systémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, perspectives françaises et européennes, sous la direction de J-M. Offner et C. Pourchez, Problèmes Economiques et Sociaux, dossier n°993, pp. 73-77.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GIS to anticipate the consequences of urban paralysis when a disaster strikes: application to the city of Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique et gestion des risques, Paris-La Défense : ISTED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rayonnement transfrontalier des villes de la Côte d’Azur dans le domaine de la santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et frontières. Collection Villes – Anthropos, Ed. Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions de l’arc méditerranéen face à la coopération trans-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération régionale dans le bassin méditerranéen, vol 1, Enjeux et perspectives économiques, sous la direction de G. Benhayoun et alii, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, utilisation du sol et conflits d’usage sur les rivages touristiques du sud de la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Geografica Italiana, n° 3, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et littoralisation sur les rives de la Méditerranée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méditerranées dans le monde, Cahiers scientifiques de l’Université d’Artois, Artois Presses Université.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoralisation et transformation des paysages de la Côte d’Azur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landsape and sustainability, Global Change, Mediterranean historic centres, Ed. G. Corma Pellegrini, Coll, Geo &amp; Clio, Milano.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc méditerranéen et stratégie euro-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, géopolitique de la Méditerranée et de ses marges, Paris, Editions l'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse d’images et analyse spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches et pratiques en analyse spatiale, Laboratoire Structures et Dynamiques Spatiales, Avignon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La région européenne : la marge de manœuvre, A. Guellec dir., Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Guellec dir., La région européenne : la marge de manœuvre, Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires d’enquête : extrait du projet RADHY-Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05454987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Assessing possible changes in a town’s buildings – Fuzzy logic and 3D simulation Applied to the city of Nice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteau Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sant Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortorollo Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions de l’homme et du milieu physique dans le bassin du fleuve Var, CD-Rom, Ed. UMR ESPACE-Nice, CNRS Diffusion, Meudon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine face aux risques, en contexte de changement climatique - Articuler la gestion des évènements extrêmes et les stratégies de développements des territoires pour opérationnaliser la résilience des villes d’aujourd’hui et de demain - Février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-morphologique de l'urbanisation du littoral languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à la décision pour la limitation des risques d'inondation dans les agglomérations urbaines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOIRE 4 A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte D'Azur. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de Projet RADHy Büech Représentation intégrée des Adaptations individuelles et des Dynamiques Hydrologiques sur le bassin du Büech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel régional de l’électromobilité – batterie et hydrogène – Analyse à l’échelle communale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESPACE - Université Nice Côte d'Azur &amp; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude pour la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secours à personne - spatialiser, modéliser, outil d'aide à la décision : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes [ensosp]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A M P L A N Gestion intégrée d'un hydrosystème : Camargue et Plan du Bourg APR « Eaux & Territoires » Ministère de l'écologie, du développement durable et de l'Énergie Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires, Oublis et (ré)appropriations : Le risque inondation dans la basse vallée du Rhône et l’agglomération marseillaise », Claeys C. (dir), Programme de recherche &amp;quot;Risque, Décision, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chalvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, de l’Energie, du Développement Durable et de la Mer. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement d'un hydrosystème et d'un anthroposystème de montagne : le bassin du var - PEVS MOTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F251F543"/>
+    <w:nsid w:val="760ABC87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08E28283"/>
+    <w:nsid w:val="7F544BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11F9E06D"/>
+    <w:nsid w:val="6C5888B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.VOIRON@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02104793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vatbl&#233; de Sigalony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dwp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Robiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zaarour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunacek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasiel Neves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Olmiro Horn Filho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2177-5230.2017v32n65p213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson-Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubus-Viossat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Maria Basse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dauphin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Voiron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105425v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourrelly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Amand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti-Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arteau Killian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sant Florian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortorollo Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Souli&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.VOIRON@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02104793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vatbl&#233; de Sigalony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dwp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Robiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zaarour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasiel Neves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Olmiro Horn Filho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2177-5230.2017v32n65p213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunacek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson-Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubus-Viossat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Maria Basse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dauphin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Voiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105425v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourrelly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Amand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti-Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arteau Killian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sant Florian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortorollo Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Souli&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>