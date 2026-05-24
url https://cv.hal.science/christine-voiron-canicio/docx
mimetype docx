--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine VOIRON-CANICIO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Géographie émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Université Côte d'Azur - UMR 7300 ESPACEAdresse : Campus Carlone 98 bd Edouard Herriot - BP 3209 - 06 204 NICE CedexTel : +33 (0)4 93 37 54 64 - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine.VOIRON@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction des revues l’Espace GéographiqueMembre du Comité scientifique de la revue Risques urbainsMembre du comité d'orientation du programme PACT2e de l'ADEMEReferee du Grant Review Committee, nommée par le Ministère de l’Université et de la Recherche Scientifique et Technologique d’Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Responsabilités antérieures *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'UMR 7300 ESPACE de 2008 à 2017 ; Membre élue du Conseil de gestion de la Faculté des Sciences de l'Université Nice Sophia Antipolis : Responsable scientifique de la formation continue à la stratégie de résilience territoriale - Université Côte d'Azur/IMREDD ; Membre du comité de pilotage du PNRU - CNRS ; Membre du conseil scientifique de l'InSHS du CNRS ; Responsable du Master de Géographie GEOPRAD - Université Côte d'Azur ; Membre élue du Conseil de gestion de l'EUR Odyssée - Université Côte d'Azur ; Responsable scientifique du programme POPSU Métropole Nice Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du collectif Géofuturs méditerranéens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de Prospective MED 2050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique d'appui à la connaissance et à la planification stratégique - Région SUD Membre du groupe de Travail et de Réflexion &amp;quot;Les cindyniques pour une approche préventive de la vulnérabilité et de la résilience des infrastructures urbaines face aux risques naturels majeurs&amp;quot; - Institut pour la Maîtrise des Risques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité antérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé par le Préfet des Alpes-Maritimes, de la Commission Départementale de la Nature, des Paysages et des Sites (CDNPS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'Etat de Géographie à label européen - Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAPES d'Histoire & Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DESS Gestion et Aménagement Touristique et Hôtelier - Université de Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille de bronze du CNRS - section 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes territoriaux des régions littorales de la rive nord-méditerranéenneL'anticipation du changement spatialLe risque urbainLa résilience des territoiresLa durabilité territoriale - Ville durable - mobilité décarbon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologies :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géoprospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatiale et analyse d’images par la morphologie mathématique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géogouvernance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisations systémique, spatiale et spatio-morphologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prospective de la consommation d'eau des foyers de la Métropole Nice Côte d'Azur - Approche territorialisée et anticipative (Projet financé par la Régie Eau d'Azur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche réalisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRAJECTOIRE 4 A - Adapter - Anticiper - Articuler - Ajuster - Programme ADEME Planifier et Aménager face au Changement climatique, la Transition des Territoires (PACTE2e) - 2022-2025, Partenaires ESPACE, Communauté d'Agglomération du Pays de Grasse, GIS-LAB (HES-SO Valais, Suisse), Greenselipar.POPSU Métropole NCA - Programme PUCA (2019-2022)MODESTE (MObilité DEcarbonée : un Système TErritorialisé) - Programme ADEME Energie 2018 - Partenaire : EIFER/EDF, Port Camargue (2019-2021) - co-responsableRADHY Büech (Représentation intégrée des Adaptations individuelles et des Dynamiques HYdrologiques sur le bassin du Büech) - Programme Agence de l'Eau/ZABR - Partenaires : UMR G-EAU, Riverly, ESPACE ( 2019-2022) - co-responsableCATIMINI- Capacité des territoires à intégrer des innovations de mobilité - Programme ADEME-Energie durable - Partenaire : EIFER/EDF (2017-2019) - co-responsableREACTIV'cities - Programme UCA-JEDI Centre de référence Le territoire intelligent, la prévention et la gestion des risques - Partenaires ESPACE, EDF/EIFER, Laboratoire TransitionS (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPA - Simulation paysagère par interface embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERENICIM, créé par le laboratoire ESPACE en 2009, est un modèle conçu selon une structure modulaire, composée à ce jour de 3 modules inter-reliés (Modèle systémique, Système expert, Spatialisation par maquette virtuelle). Il a pour finalité de simuler le fonctionnement d’un territoire, de 1990 à 2050 (pas de temps trimestriel), en tenant compte des effets du changement climatique et de différentes options d’aménagement territorial et de gestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02104793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les futurs possibles de la gestion de l’eau par des scénarios de géoprospective. Application au bassin du Buëch, affluent de la Durance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial "Water in the Anthropocene: social issues, policies and governance", 2025 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15iwm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en jeu un projet de territoire. Opérationnaliser la transition et anticiper le changement par un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Vatblé de Sigalony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Jeux sérieux, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dwp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective comme aide à la réflexion sur les futurs possibles de l’eau et de sa gestion : exemple d’une recherche en cours dans le bassin-versant du Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations morphologiques du tissu bâti de Beyrouth depuis 1950 - Analyse morpho-dynamique à échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial LIBAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le front d’urbanisation : concepts et méthodes de détection d’une discontinuité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des territoires et des réseaux en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et géogouvernance : conceptualisation, expérimentations, évaluations - n° spécial 71 (2018/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (2018/2) - Gouvernance et spatialité, 81-96, https://popups.uliege.be/0770-7576/index.php?id=5681. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapeamento do uso e da cobertura da terra na Ilha de Santa Catarina, Brasil, com base em imagem de alta resolução espacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasiel Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Olmiro Horn Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (65), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2177-5230.2017v32n65p213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of uncertainty in geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2261-2280. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géoprospective et simulation 3D immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hunacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.547-566. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating and simulating the change dynamics to diagnose and improve the resilience of an urban territorial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic systémique de l’adaptabilité du territoire camarguais face à la montée du niveau de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGF Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation, simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.104.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Selected developments in spatio-temporal modelling, 23 (3-4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 95-105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-prospective approach to forecasting spatial change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 41, 2012 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation du changement en prospective et des changements spatiaux en géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.587. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubus-Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-2, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DIAGNOSTIC SPATIAL EN CONTEXTE TRANSFRONTALIER : APPLICATION À L'ESPACE FRANCO-ITALO-MONÉGASQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque Frontières et Aménagement, 32 (1-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’apport de l’analyse d’images à la recherche des structures socio-spatiales: Application au tissu bâti beyrouthin (1956-1999) » , n° 204, p. 17-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le diagnostic spatial en contexte transfrontalier : application à l’espace franco-italo-monégasque » – Tome XXXII– N°1-4, p.119-138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace géographique, spatialisation et modélisation en dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res-Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’arc méditerranéen : dynamiques territoriales et rapprochements interrégionaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace rural face à la diffusion du phénomène de bi-carburation essence/GPL » n° 8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, discontinuités et partitions de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et environnement dans les Alpes-Maritimes méridionales ou l'utilité de la cartographie (PEB, SIG) dans les petites collectivités territoriales : application à la commune de Roquebrune-Cap Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’un arc méditerranéen », Revue Méditerranée n° 1-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variogrammes et structures spatiales, Collection Reclus Mode d’Emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dauphiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et analyse d’images, Collection espaces modes d’emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités de fabrication à Nice et dans sa région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serre Editeur, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une planification adaptative de la transition : la Communauté d'Agglomération du Pays de Grasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de transition écologique - Vers une planification dynamique et adaptative des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp. 287-303, 2023, Matière à débattre, décider, 978-2-7592-3766-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un diagnostic systémique pour appréhender l’adaptabilité d’un système territorial : application à la Camargue sous la menace de la montée des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Milieux extrêmes et critiques face au changement climatique, Marianne Cohen et Christian Giusti dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the territorial adoption potential of electric mobility: geoprospective and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ecosystem and Territorial Resilience: A Geoprospective Approach, Emmanuel Garbolino &amp; Christine Voiron-Canicio dir., Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big cities, smart data ? Les conséquences épistémologiques et pratiques de la généralisation des univers numériques pour la recherche urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2020, 978-2-271-13260-4. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper la diffusion de l'habitat en région littorale. Pression urbaine et espaces à enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Robert; Hélène Melin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, p.431-446, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d’adaptation : clé d’entrée dans le système complexe de la gestion imbriquée eau-territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Goeldner-Gianella, O. Barreteau, A. Euzen, M. Pinon-Leconte, Q. Gautier, P. Arnould. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS JOHANET, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville résiliente ? Quid de l’innovation dans la marche vers la durabilité urbaine ? », p 267-277</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance de la ville durable ; entre déclin et réinventions. Rennes : PUF, Hajek I. et Hamman P., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the future of the Mediterranean coastal regions through geoprospective approaches: the Latin Arc’s coastal areas and the region of Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theano S. Terkenli, Annick Douguédroit and Louis F. Cassar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connections, Mobilities, Urban prospects and Environmental Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.51-76, 2015, ISBN-13: 978-1-4438-7246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Déceler les espaces à enjeux pour l’aménagement », p. 171-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géogouvernance, utilité sociale de l’analyse spatiale, Masson-Vincent M., Dubus N. Ed., Collection Update, Editions Quae.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, Mathematics and Mathematical Morphology », 520-531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Application to Signal and Image Processing, Proceedings of the 11th International Symposium ISMM 2013, Uppsala May 2013, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GP-SET Method : A spatial and temporal probabilistic model for Geoprospective», p. 287-304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the geographic Information Sciences, Gensel J., Josselin D., Vandenbroucke D. Ed., Lectures Notes in Geoinformation and Cartography, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et apprentissage du développement durable : les relations entre le modus operandi des collectivités locales et l’adhésion des populations », p. 213-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Saint-Amand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations du développement durable. Emergences, Diffusions, Traductions, sous la direction de B. Villalba, Presses Universitaires du Septentrion, Collection Sciences Politiques, 388 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Predicting the Urban Spread Using Spatio-Morphological Models »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocomputation and urban planning. Editors Beniamino Murgante, Giuseppe Borruso, Alessandra Lapucci, Series: Studies in Computational Intelligence, Springer-Verlag, Berlin, p. 223-236, ISBN 978-3-540-89929-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de données dans un contexte imprécis et incertain : application à la dynamique urbaine de Beyrouth (1956-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Buccianti-Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude &amp; Environnement, la fin des certitudes scientifiques, Collection Ecologie Humaine, Edisud, pp. 141-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux modélisations systémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, perspectives françaises et européennes, sous la direction de J-M. Offner et C. Pourchez, Problèmes Economiques et Sociaux, dossier n°993, pp. 73-77.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GIS to anticipate the consequences of urban paralysis when a disaster strikes: application to the city of Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique et gestion des risques, Paris-La Défense : ISTED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rayonnement transfrontalier des villes de la Côte d’Azur dans le domaine de la santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et frontières. Collection Villes – Anthropos, Ed. Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions de l’arc méditerranéen face à la coopération trans-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération régionale dans le bassin méditerranéen, vol 1, Enjeux et perspectives économiques, sous la direction de G. Benhayoun et alii, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, utilisation du sol et conflits d’usage sur les rivages touristiques du sud de la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Geografica Italiana, n° 3, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et littoralisation sur les rives de la Méditerranée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méditerranées dans le monde, Cahiers scientifiques de l’Université d’Artois, Artois Presses Université.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoralisation et transformation des paysages de la Côte d’Azur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landsape and sustainability, Global Change, Mediterranean historic centres, Ed. G. Corma Pellegrini, Coll, Geo &amp; Clio, Milano.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc méditerranéen et stratégie euro-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, géopolitique de la Méditerranée et de ses marges, Paris, Editions l'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse d’images et analyse spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches et pratiques en analyse spatiale, Laboratoire Structures et Dynamiques Spatiales, Avignon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La région européenne : la marge de manœuvre, A. Guellec dir., Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Guellec dir., La région européenne : la marge de manœuvre, Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires d’enquête : extrait du projet RADHY-Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05454987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Assessing possible changes in a town’s buildings – Fuzzy logic and 3D simulation Applied to the city of Nice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteau Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sant Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortorollo Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions de l’homme et du milieu physique dans le bassin du fleuve Var, CD-Rom, Ed. UMR ESPACE-Nice, CNRS Diffusion, Meudon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine face aux risques, en contexte de changement climatique - Articuler la gestion des évènements extrêmes et les stratégies de développements des territoires pour opérationnaliser la résilience des villes d’aujourd’hui et de demain - Février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-morphologique de l'urbanisation du littoral languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à la décision pour la limitation des risques d'inondation dans les agglomérations urbaines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOIRE 4 A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte D'Azur. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de Projet RADHy Büech Représentation intégrée des Adaptations individuelles et des Dynamiques Hydrologiques sur le bassin du Büech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel régional de l’électromobilité – batterie et hydrogène – Analyse à l’échelle communale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESPACE - Université Nice Côte d'Azur &amp; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude pour la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secours à personne - spatialiser, modéliser, outil d'aide à la décision : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes [ensosp]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A M P L A N Gestion intégrée d'un hydrosystème : Camargue et Plan du Bourg APR « Eaux & Territoires » Ministère de l'écologie, du développement durable et de l'Énergie Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires, Oublis et (ré)appropriations : Le risque inondation dans la basse vallée du Rhône et l’agglomération marseillaise », Claeys C. (dir), Programme de recherche &amp;quot;Risque, Décision, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chalvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, de l’Energie, du Développement Durable et de la Mer. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement d'un hydrosystème et d'un anthroposystème de montagne : le bassin du var - PEVS MOTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine VOIRON-CANICIO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Géographie émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Université Côte d'Azur - UMR 7300 ESPACEAdresse : Campus Carlone 98 bd Edouard Herriot - BP 3209 - 06 204 NICE CedexTel : +33 (0)4 93 37 54 64 - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine.VOIRON@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction des revues l’Espace GéographiqueMembre du Comité scientifique de la revue Risques urbainsMembre du comité d'orientation du programme PACT2e de l'ADEMEReferee du Grant Review Committee, nommée par le Ministère de l’Université et de la Recherche Scientifique et Technologique d’Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Responsabilités antérieures *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'UMR 7300 ESPACE de 2008 à 2017 ; Membre élue du Conseil de gestion de la Faculté des Sciences de l'Université Nice Sophia Antipolis : Responsable scientifique de la formation continue à la stratégie de résilience territoriale - Université Côte d'Azur/IMREDD ; Membre du comité de pilotage du PNRU - CNRS ; Membre du conseil scientifique de l'InSHS du CNRS ; Responsable du Master de Géographie GEOPRAD - Université Côte d'Azur ; Membre élue du Conseil de gestion de l'EUR Odyssée - Université Côte d'Azur ; Responsable scientifique du programme POPSU Métropole Nice Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du collectif Géofuturs méditerranéens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de Prospective MED 2050</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique d'appui à la connaissance et à la planification stratégique - Région SUD Membre du groupe de Travail et de Réflexion &amp;quot;Les cindyniques pour une approche préventive de la vulnérabilité et de la résilience des infrastructures urbaines face aux risques naturels majeurs&amp;quot; - Institut pour la Maîtrise des Risques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité antérieure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé par le Préfet des Alpes-Maritimes, de la Commission Départementale de la Nature, des Paysages et des Sites (CDNPS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'Etat de Géographie à label européen - Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAPES d'Histoire & Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DESS Gestion et Aménagement Touristique et Hôtelier - Université de Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille de bronze du CNRS - section 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes territoriaux des régions littorales de la rive nord-méditerranéenneL'anticipation du changement spatialLe risque urbainLa résilience des territoiresLa durabilité territoriale - Ville durable - mobilité décarbon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologies :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géoprospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatiale et analyse d’images par la morphologie mathématique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géogouvernance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisations systémique, spatiale et spatio-morphologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prospective de la consommation d'eau des foyers de la Métropole Nice Côte d'Azur - Approche territorialisée et anticipative (Projet financé par la Régie Eau d'Azur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche réalisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRAJECTOIRE 4 A - Adapter - Anticiper - Articuler - Ajuster - Programme ADEME Planifier et Aménager face au Changement climatique, la Transition des Territoires (PACTE2e) - 2022-2025, Partenaires ESPACE, Communauté d'Agglomération du Pays de Grasse, GIS-LAB (HES-SO Valais, Suisse), Greenselipar.POPSU Métropole NCA - Programme PUCA (2019-2022)MODESTE (MObilité DEcarbonée : un Système TErritorialisé) - Programme ADEME Energie 2018 - Partenaire : EIFER/EDF, Port Camargue (2019-2021) - co-responsableRADHY Büech (Représentation intégrée des Adaptations individuelles et des Dynamiques HYdrologiques sur le bassin du Büech) - Programme Agence de l'Eau/ZABR - Partenaires : UMR G-EAU, Riverly, ESPACE ( 2019-2022) - co-responsableCATIMINI- Capacité des territoires à intégrer des innovations de mobilité - Programme ADEME-Energie durable - Partenaire : EIFER/EDF (2017-2019) - co-responsableREACTIV'cities - Programme UCA-JEDI Centre de référence Le territoire intelligent, la prévention et la gestion des risques - Partenaires ESPACE, EDF/EIFER, Laboratoire TransitionS (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPA - Simulation paysagère par interface embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01270442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERENICIM, créé par le laboratoire ESPACE en 2009, est un modèle conçu selon une structure modulaire, composée à ce jour de 3 modules inter-reliés (Modèle systémique, Système expert, Spatialisation par maquette virtuelle). Il a pour finalité de simuler le fonctionnement d’un territoire, de 1990 à 2050 (pas de temps trimestriel), en tenant compte des effets du changement climatique et de différentes options d’aménagement territorial et de gestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02104793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les futurs possibles de la gestion de l’eau par des scénarios de géoprospective. Application au bassin du Buëch, affluent de la Durance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial "Water in the Anthropocene: social issues, policies and governance", 2025 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15iwm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en jeu un projet de territoire. Opérationnaliser la transition et anticiper le changement par un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Vatblé de Sigalony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Jeux sérieux, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dwp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective comme aide à la réflexion sur les futurs possibles de l’eau et de sa gestion : exemple d’une recherche en cours dans le bassin-versant du Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations morphologiques du tissu bâti de Beyrouth depuis 1950 - Analyse morpho-dynamique à échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial LIBAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le front d’urbanisation : concepts et méthodes de détection d’une discontinuité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des territoires et des réseaux en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et géogouvernance : conceptualisation, expérimentations, évaluations - n° spécial 71 (2018/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (2018/2) - Gouvernance et spatialité, 81-96, https://popups.uliege.be/0770-7576/index.php?id=5681. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.5681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapeamento do uso e da cobertura da terra na Ilha de Santa Catarina, Brasil, com base em imagem de alta resolução espacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasiel Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Olmiro Horn Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (65), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2177-5230.2017v32n65p213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of uncertainty in geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (10), pp.2261-2280. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X17718838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géoprospective et simulation 3D immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hunacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.547-566. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating and simulating the change dynamics to diagnose and improve the resilience of an urban territorial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02046694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic systémique de l’adaptabilité du territoire camarguais face à la montée du niveau de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGF Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation, simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.104.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of mathematical morphology in spatial analysis of aggregated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Selected developments in spatio-temporal modelling, 23 (3-4), pp.407-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.407-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.587. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 95-105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting change in prospective and spatial change in geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geo-prospective approach to forecasting spatial change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 41, 2012 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation du changement en prospective et des changements spatiaux en géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubus-Viossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011-2, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, analyse spatiale et géogouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Helle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE DIAGNOSTIC SPATIAL EN CONTEXTE TRANSFRONTALIER : APPLICATION À L'ESPACE FRANCO-ITALO-MONÉGASQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Actes du colloque Frontières et Aménagement, 32 (1-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imbrication spatiale dans l’analyse des territoires : formalisation, modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’apport de l’analyse d’images à la recherche des structures socio-spatiales: Application au tissu bâti beyrouthin (1956-1999) » , n° 204, p. 17-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le diagnostic spatial en contexte transfrontalier : application à l’espace franco-italo-monégasque » – Tome XXXII– N°1-4, p.119-138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Maria Basse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace géographique, spatialisation et modélisation en dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res-Systemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’arc méditerranéen : dynamiques territoriales et rapprochements interrégionaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace rural face à la diffusion du phénomène de bi-carburation essence/GPL » n° 8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, discontinuités et partitions de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et environnement dans les Alpes-Maritimes méridionales ou l'utilité de la cartographie (PEB, SIG) dans les petites collectivités territoriales : application à la commune de Roquebrune-Cap Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’un arc méditerranéen », Revue Méditerranée n° 1-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variogrammes et structures spatiales, Collection Reclus Mode d’Emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dauphiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale et analyse d’images, Collection espaces modes d’emploi, GIP RECLUS, Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités de fabrication à Nice et dans sa région ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serre Editeur, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une planification adaptative de la transition : la Communauté d'Agglomération du Pays de Grasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de transition écologique - Vers une planification dynamique et adaptative des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp. 287-303, 2023, Matière à débattre, décider, 978-2-7592-3766-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04716151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un diagnostic systémique pour appréhender l’adaptabilité d’un système territorial : application à la Camargue sous la menace de la montée des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Milieux extrêmes et critiques face au changement climatique, Marianne Cohen et Christian Giusti dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge challenges of the geoprospective approach applied to territorial resilience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-84, 2021, 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the territorial adoption potential of electric mobility: geoprospective and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ecosystem and Territorial Resilience: A Geoprospective Approach, Emmanuel Garbolino &amp; Christine Voiron-Canicio dir., Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big cities, smart data ? Les conséquences épistémologiques et pratiques de la généralisation des univers numériques pour la recherche urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2020, 978-2-271-13260-4. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper la diffusion de l'habitat en région littorale. Pression urbaine et espaces à enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Robert; Hélène Melin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille, p.431-446, 2016, 979-10-320-0084-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d’adaptation : clé d’entrée dans le système complexe de la gestion imbriquée eau-territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Goeldner-Gianella, O. Barreteau, A. Euzen, M. Pinon-Leconte, Q. Gautier, P. Arnould. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS JOHANET, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville résiliente ? Quid de l’innovation dans la marche vers la durabilité urbaine ? », p 267-277</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance de la ville durable ; entre déclin et réinventions. Rennes : PUF, Hajek I. et Hamman P., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the future of the Mediterranean coastal regions through geoprospective approaches: the Latin Arc’s coastal areas and the region of Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theano S. Terkenli, Annick Douguédroit and Louis F. Cassar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connections, Mobilities, Urban prospects and Environmental Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.51-76, 2015, ISBN-13: 978-1-4438-7246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Déceler les espaces à enjeux pour l’aménagement », p. 171-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géogouvernance, utilité sociale de l’analyse spatiale, Masson-Vincent M., Dubus N. Ed., Collection Update, Editions Quae.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, Mathematics and Mathematical Morphology », 520-531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Application to Signal and Image Processing, Proceedings of the 11th International Symposium ISMM 2013, Uppsala May 2013, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GP-SET Method : A spatial and temporal probabilistic model for Geoprospective», p. 287-304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the geographic Information Sciences, Gensel J., Josselin D., Vandenbroucke D. Ed., Lectures Notes in Geoinformation and Cartography, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et apprentissage du développement durable : les relations entre le modus operandi des collectivités locales et l’adhésion des populations », p. 213-229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Saint-Amand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations du développement durable. Emergences, Diffusions, Traductions, sous la direction de B. Villalba, Presses Universitaires du Septentrion, Collection Sciences Politiques, 388 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Predicting the Urban Spread Using Spatio-Morphological Models »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocomputation and urban planning. Editors Beniamino Murgante, Giuseppe Borruso, Alessandra Lapucci, Series: Studies in Computational Intelligence, Springer-Verlag, Berlin, p. 223-236, ISBN 978-3-540-89929-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de données dans un contexte imprécis et incertain : application à la dynamique urbaine de Beyrouth (1956-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Buccianti-Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude &amp; Environnement, la fin des certitudes scientifiques, Collection Ecologie Humaine, Edisud, pp. 141-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux modélisations systémiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, perspectives françaises et européennes, sous la direction de J-M. Offner et C. Pourchez, Problèmes Economiques et Sociaux, dossier n°993, pp. 73-77.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GIS to anticipate the consequences of urban paralysis when a disaster strikes: application to the city of Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique et gestion des risques, Paris-La Défense : ISTED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le rayonnement transfrontalier des villes de la Côte d’Azur dans le domaine de la santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et frontières. Collection Villes – Anthropos, Ed. Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions de l’arc méditerranéen face à la coopération trans-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération régionale dans le bassin méditerranéen, vol 1, Enjeux et perspectives économiques, sous la direction de G. Benhayoun et alii, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, utilisation du sol et conflits d’usage sur les rivages touristiques du sud de la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Geografica Italiana, n° 3, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et littoralisation sur les rives de la Méditerranée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méditerranées dans le monde, Cahiers scientifiques de l’Université d’Artois, Artois Presses Université.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoralisation et transformation des paysages de la Côte d’Azur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landsape and sustainability, Global Change, Mediterranean historic centres, Ed. G. Corma Pellegrini, Coll, Geo &amp; Clio, Milano.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc méditerranéen et stratégie euro-méditerranéenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mare Nostrum, géopolitique de la Méditerranée et de ses marges, Paris, Editions l'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse d’images et analyse spatiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches et pratiques en analyse spatiale, Laboratoire Structures et Dynamiques Spatiales, Avignon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La région européenne : la marge de manœuvre, A. Guellec dir., Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Limites et différentiations spatiales sur les rivages sud européens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Guellec dir., La région européenne : la marge de manœuvre, Rennes, PUR.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaires d’enquête : extrait du projet RADHY-Buëch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Robiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05454987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Assessing possible changes in a town’s buildings – Fuzzy logic and 3D simulation Applied to the city of Nice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteau Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sant Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortorollo Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions de l’homme et du milieu physique dans le bassin du fleuve Var, CD-Rom, Ed. UMR ESPACE-Nice, CNRS Diffusion, Meudon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sintes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine face aux risques, en contexte de changement climatique - Articuler la gestion des évènements extrêmes et les stratégies de développements des territoires pour opérationnaliser la résilience des villes d’aujourd’hui et de demain - Février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutozia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-morphologique de l'urbanisation du littoral languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à la décision pour la limitation des risques d'inondation dans les agglomérations urbaines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJECTOIRE 4 A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte D'Azur. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de Projet RADHy Büech Représentation intégrée des Adaptations individuelles et des Dynamiques Hydrologiques sur le bassin du Büech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel régional de l’électromobilité – batterie et hydrogène – Analyse à l’échelle communale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Voiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESPACE - Université Nice Côte d'Azur &amp; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude pour la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secours à personne - spatialiser, modéliser, outil d'aide à la décision : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes : méthode d'optimisation de la localisation des moyens de secours à personne dans le cadre de la réalisation de documents de planification - application au département des Alpes-Maritimes [ensosp]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale Supérieure des Officiers de Sapeurs Pompiers. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLUMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decoupigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liziard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ornon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A M P L A N Gestion intégrée d'un hydrosystème : Camargue et Plan du Bourg APR « Eaux & Territoires » Ministère de l'écologie, du développement durable et de l'Énergie Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires, Oublis et (ré)appropriations : Le risque inondation dans la basse vallée du Rhône et l’agglomération marseillaise », Claeys C. (dir), Programme de recherche &amp;quot;Risque, Décision, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chalvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, de l’Energie, du Développement Durable et de la Mer. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement d'un hydrosystème et d'un anthroposystème de montagne : le bassin du var - PEVS MOTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="760ABC87"/>
+    <w:nsid w:val="677AC5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F544BA1"/>
+    <w:nsid w:val="1154028F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C5888B5"/>
+    <w:nsid w:val="E0A3D12D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.VOIRON@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02104793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vatbl&#233; de Sigalony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dwp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Robiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zaarour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasiel Neves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Olmiro Horn Filho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2177-5230.2017v32n65p213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunacek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson-Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubus-Viossat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Maria Basse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dauphin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Voiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105425v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourrelly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Amand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti-Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arteau Killian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sant Florian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortorollo Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Souli&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.VOIRON@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01270442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02104793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vatbl&#233; de Sigalony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dwp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Robiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zaarour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasiel Neves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Olmiro Horn Filho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2177-5230.2017v32n65p213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17718838" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunacek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.407-430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A87EFA7AFFC3DB7F6C2AF61E27047B71A0AAA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson-Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubus-Viossat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lampin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Maria Basse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dauphin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liziard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00003-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Voiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105425v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourrelly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Amand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Buccianti-Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arteau Killian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sant Florian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortorollo Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sintes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Souli&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>