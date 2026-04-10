--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -577,779 +577,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCTOPUS MAPPING one of the MADMAPS: NATO Octopus, control over the weapons’ sales</w:t>
+                <w:t xml:space="preserve">Introduction Cartorisk : Risques naturels ou anthropiques en carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.7-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239001v1</w:t>
+                <w:t xml:space="preserve">hal-05073773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Cartorisk : Risques naturels ou anthropiques en carte</w:t>
+                <w:t xml:space="preserve">Efficacité de la production cartographique pour la prise de décision en aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.7-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Globes et sphères : deux mille ans d'histoire (243-244), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073773v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la production cartographique pour la prise de décision en aménagement du territoire</w:t>
+                <w:t xml:space="preserve">OCTOPUS MAPPING one of the MADMAPS: NATO Octopus, control over the weapons’ sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Globes et sphères : deux mille ans d'histoire (243-244), pp.187-192. </w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.128-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2021.1917057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084690v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la cartographie en 2016 : Des pratiques et des objectifs diversifiés</w:t>
+                <w:t xml:space="preserve">Mise en place d’un modèle cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve Parmentier</w:t>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Cartographie et géomatique : un enseignement renouvelé, 231-232, pp.23-34</w:t>
+              <w:t xml:space="preserve">, 2017, 233, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086885v1</w:t>
+                <w:t xml:space="preserve">hal-01974004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un modèle cartographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.2356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974004v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner la cartographie en 2016 : Des pratiques et des objectifs diversifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Zanin</w:t>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cartographie et géomatique : un enseignement renouvelé, 231-232, pp.23-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529690v1</w:t>
+                <w:t xml:space="preserve">hal-02086885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux Actes</w:t>
+                <w:t xml:space="preserve">D'une cartographie de flux à une cartographie du mouvement. Aspects sémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t>
+              <w:t xml:space="preserve">, 2016, 229-230, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087386v1</w:t>
+                <w:t xml:space="preserve">hal-01592726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une cartographie de flux à une cartographie du mouvement. Aspects sémiologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction aux Actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 229-230, pp.65-74</w:t>
+              <w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592726v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes régionales en France et en Tunisie. Éléments théoriques et méthodologiques pour cerner les territoires perçus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphic semiology: a vintage question?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1898,51 +1898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards cartographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SIG - GIS Day à l'Université Laval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval, Nov 2020, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1980,51 +1980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map templates in a European Research program: emerging consensus, without compromising cartographic innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,64 +2058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow mapping vs movement mapping: a theoretical and cartographic demonstration of their significance at a world scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2153,103 +2153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DG-IPOL session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
@@ -2323,51 +2323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas électoral tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Monaem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,51 +2441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Handbook of thematic cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis. CRC Press, 224 p., 2020, 9780367261290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2516,51 +2516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mad Maps - L'Atlas qui va changer votre vision du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 144 p., 2019, 978-2-200-62582-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2666,64 +2666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrossek Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World. Territorial evidence and visions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,51 +2885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir faire une carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, pp.199, 2003, Belin Sup, R. Knafou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2979,51 +2979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voir pour le croire : images scientifiques et artistiques du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,51 +3483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fractures territoriales du développement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3591,70 +3591,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Territorial Cohesion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les cartes de la Cohésion Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,94 +3685,94 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610471v1</w:t>
+                <w:t xml:space="preserve">hal-03610467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de la Cohésion Territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mapping Territorial Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,599 +3803,599 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610467v1</w:t>
+                <w:t xml:space="preserve">hal-03610471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies</w:t>
+                <w:t xml:space="preserve">Discrétisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175700v1</w:t>
+                <w:t xml:space="preserve">halshs-00175702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrétisation</w:t>
+                <w:t xml:space="preserve">L'analyse de données : pour quoi faire ?(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, 4 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175702v1</w:t>
+                <w:t xml:space="preserve">halshs-00175710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de données : pour quoi faire ?(2)</w:t>
+                <w:t xml:space="preserve">Cartographie thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, 20 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175710v1</w:t>
+                <w:t xml:space="preserve">halshs-00175703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thématique</w:t>
+                <w:t xml:space="preserve">Cartographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, 8 p</w:t>
+              <w:t xml:space="preserve">2006, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175703v1</w:t>
+                <w:t xml:space="preserve">halshs-00175700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de données pour quoi faire ? (1)</w:t>
+                <w:t xml:space="preserve">Un tableau de données : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, 32 p</w:t>
+              <w:t xml:space="preserve">2005, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175707v1</w:t>
+                <w:t xml:space="preserve">halshs-00175706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde peut-il suffire ?&amp;quot; pour une ACP</w:t>
+                <w:t xml:space="preserve">Figuration cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, 28 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175709v1</w:t>
+                <w:t xml:space="preserve">halshs-00175704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tableau de données : pour quoi faire ?</w:t>
+                <w:t xml:space="preserve">L'analyse de données pour quoi faire ? (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, 26 p</w:t>
+              <w:t xml:space="preserve">2005, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175706v1</w:t>
+                <w:t xml:space="preserve">halshs-00175707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figuration cartographique</w:t>
+                <w:t xml:space="preserve">Le monde peut-il suffire ?&amp;quot; pour une ACP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, 2 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175704v1</w:t>
+                <w:t xml:space="preserve">halshs-00175709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4439,51 +4439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,83 +4557,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON 2020 MapKits - Global Strategy for ESPON MapKits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">ESPON 2020 Mapkits. Using ESPON Mapkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4655,364 +4655,364 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591171v1</w:t>
+                <w:t xml:space="preserve">hal-03591253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON 2020 Mapkits. Using ESPON Mapkit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">ESPON 2020 MapKits. MapKits creation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gløersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2017, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591253v1</w:t>
+                <w:t xml:space="preserve">hal-03591270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON 2020 MapKits. MapKits creation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">ESPON 2020 MapKits - Global Strategy for ESPON MapKits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gløersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2017, 51 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591270v1</w:t>
+                <w:t xml:space="preserve">hal-03591171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5103,51 +5103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 5, UMS Riate; UMR Géographie-Cités; Laboratoire d'Informatique de Grenoble. 2013, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5182,64 +5182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,64 +5304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a modernised ESPON Cartographic Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5505,51 +5505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5610,103 +5610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5732,103 +5732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5906,51 +5906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa Lähteenmäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Damsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5976,90 +5976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6094,51 +6094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,121 +6146,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595639v1</w:t>
+                <w:t xml:space="preserve">halshs-03595643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,121 +6268,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595643v1</w:t>
+                <w:t xml:space="preserve">halshs-00174240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,91 +6390,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00174240v1</w:t>
+                <w:t xml:space="preserve">halshs-03595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6644,51 +6644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81662D93"/>
+    <w:nsid w:val="E77696F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6875,51 +6875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-zanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0483-1795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034618953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1917057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tobelem Zanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-126-2017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-zanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0483-1795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034618953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1917057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tobelem Zanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-126-2017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>