--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -5045,291 +5045,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options and recommandations related to further development of an Espon Cartographic Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] 5, UMS Riate; UMR Géographie-Cités; Laboratoire d'Informatique de Grenoble. 2013, pp.80</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383440v1</w:t>
+                <w:t xml:space="preserve">hal-03594509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Options and recommandations related to further development of an Espon Cartographic Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] 1, UMS Riate; Laboratoire d'Informatique de Grenoble; UMR Géographie-Cités. 2013, pp.130</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 5, UMS Riate; UMR Géographie-Cités; Laboratoire d'Informatique de Grenoble. 2013, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383430v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t>
+                <w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
@@ -5361,73 +5361,73 @@
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
+              <w:t xml:space="preserve">[Technical Report] 1, UMS Riate; Laboratoire d'Informatique de Grenoble; UMR Géographie-Cités. 2013, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594509v1</w:t>
+                <w:t xml:space="preserve">hal-01383430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a modernised ESPON Cartographic Design</w:t>
               </w:r>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6644,51 +6644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E77696F0"/>
+    <w:nsid w:val="43D76317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6875,51 +6875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-zanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0483-1795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034618953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1917057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tobelem Zanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-126-2017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-zanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0483-1795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034618953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1917057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tobelem Zanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-126-2017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>