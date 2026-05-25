--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -187,252 +187,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printemps des Cartes 2023 - Préface</w:t>
+                <w:t xml:space="preserve">Printemps des cartes 2023 - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 255, pp.7-13. </w:t>
+              <w:t xml:space="preserve">, 2024, 255, pp.15-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056420v1</w:t>
+                <w:t xml:space="preserve">hal-05056437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printemps des cartes 2023 - Introduction</w:t>
+                <w:t xml:space="preserve">Printemps des Cartes 2023 - Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 255, pp.15-17. </w:t>
+              <w:t xml:space="preserve">, 2024, 255, pp.7-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056437v1</w:t>
+                <w:t xml:space="preserve">hal-05056420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre à l'honneur un festival de cartographie grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -505,51 +505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -577,779 +577,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Cartorisk : Risques naturels ou anthropiques en carte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">OCTOPUS MAPPING one of the MADMAPS: NATO Octopus, control over the weapons’ sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ruas</w:t>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2021.1917057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073773v1</w:t>
+                <w:t xml:space="preserve">hal-03239001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de la production cartographique pour la prise de décision en aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Globes et sphères : deux mille ans d'histoire (243-244), pp.187-192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCTOPUS MAPPING one of the MADMAPS: NATO Octopus, control over the weapons’ sales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction Cartorisk : Risques naturels ou anthropiques en carte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.7-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239001v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un modèle cartographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enseigner la cartographie en 2016 : Des pratiques et des objectifs diversifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 233, pp.33-44</w:t>
+              <w:t xml:space="preserve">, 2017, Cartographie et géomatique : un enseignement renouvelé, 231-232, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974004v1</w:t>
+                <w:t xml:space="preserve">hal-02086885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un modèle cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 233, pp.33-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529690v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la cartographie en 2016 : Des pratiques et des objectifs diversifiés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Remonter le temps. Consultation et impression de données anciennes et actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.2356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086885v1</w:t>
+                <w:t xml:space="preserve">hal-03529690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une cartographie de flux à une cartographie du mouvement. Aspects sémiologiques</w:t>
+                <w:t xml:space="preserve">Introduction aux Actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bahoken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Zanin</w:t>
+                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 229-230, pp.65-74</w:t>
+              <w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592726v1</w:t>
+                <w:t xml:space="preserve">halshs-05087386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux Actes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D'une cartographie de flux à une cartographie du mouvement. Aspects sémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t>
+              <w:t xml:space="preserve">, 2016, 229-230, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087386v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes régionales en France et en Tunisie. Éléments théoriques et méthodologiques pour cerner les territoires perçus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,51 +1443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe dans la régionalisation de l'espace mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (4), pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1689,51 +1689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Russie et l'Europe : une intégration économique encore à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,64 +1803,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphic semiology: a vintage question?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the History of Cartography - Interdisciplinarity and New Challenges in the History of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1885,64 +1885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards cartographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SIG - GIS Day à l'Université Laval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval, Nov 2020, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1967,64 +1967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map templates in a European Research program: emerging consensus, without compromising cartographic innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,77 +2058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow mapping vs movement mapping: a theoretical and cartographic demonstration of their significance at a world scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2015 - 19th European colloquium of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, BARI, Italy. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2153,103 +2153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DG-IPOL session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
@@ -2323,90 +2323,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas électoral tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Monaem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taher Yengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etudes et de Recherches Economiques et Sociales (CERES), 134 p., 2022, 978-9973-902-62-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2428,64 +2428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Handbook of thematic cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis. CRC Press, 224 p., 2020, 9780367261290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2503,64 +2503,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mad Maps - L'Atlas qui va changer votre vision du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 144 p., 2019, 978-2-200-62582-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2578,51 +2578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de cartographie. Principes, Méthodes, Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colin, pp.224, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2666,64 +2666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrossek Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2771,90 +2771,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World. Territorial evidence and visions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1, Université Paris 7, CNRS, pp.90, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2872,64 +2872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir faire une carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, pp.199, 2003, Belin Sup, R. Knafou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2979,90 +2979,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voir pour le croire : images scientifiques et artistiques du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Brennetot et Clarisse Didelon-Loiseau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3104,51 +3104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multiple Facets of the Cartographer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographic Communication: Graphic Semiology, Semiotics and Geovisualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3195,51 +3195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facettes du cartographe : entre règles et séduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Merisckay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication cartographique Sémiologie graphique, sémiotique et géovisualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley, pp.11-41, 2022, 9781789480917 (papier) et 9781789490916 (ebook)</w:t>
@@ -3268,51 +3268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Pratiques cartographiques normatives et politiques européennes d’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Aguilera, Francesca Artioli, Lorenzo Barrault-Stella, Emmanuelle Hellier, Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes de l'action publique - Pouvoirs, territoires, résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.83-106, 2021, 978-2-7574-3515-1</w:t>
@@ -3341,51 +3341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et construction territoriale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Farinós i Dasí J., Peiró E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRITORIO Y ESTADOS Elementos para la coordinación de las políticas de ordenación del Territorio en el siglo XXI”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirant Humanidades, pp.287-318, 2018</w:t>
@@ -3414,51 +3414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et développement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.4, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3483,64 +3483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fractures territoriales du développement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images Economiques du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.169-222, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3591,83 +3591,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de la Cohésion Territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mapping Territorial Cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,107 +3685,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610467v1</w:t>
+                <w:t xml:space="preserve">hal-03610471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Territorial Cohesion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les cartes de la Cohésion Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,599 +3803,599 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610471v1</w:t>
+                <w:t xml:space="preserve">hal-03610467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrétisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cartographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175702v1</w:t>
+                <w:t xml:space="preserve">halshs-00175700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de données : pour quoi faire ?(2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Discrétisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, 20 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175710v1</w:t>
+                <w:t xml:space="preserve">halshs-00175702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'analyse de données : pour quoi faire ?(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, 8 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175703v1</w:t>
+                <w:t xml:space="preserve">halshs-00175710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cartographie thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, 4 p</w:t>
+              <w:t xml:space="preserve">2006, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175700v1</w:t>
+                <w:t xml:space="preserve">halshs-00175703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tableau de données : pour quoi faire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'analyse de données pour quoi faire ? (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, 26 p</w:t>
+              <w:t xml:space="preserve">2005, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175706v1</w:t>
+                <w:t xml:space="preserve">halshs-00175707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figuration cartographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le monde peut-il suffire ?&amp;quot; pour une ACP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, 2 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175704v1</w:t>
+                <w:t xml:space="preserve">halshs-00175709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de données pour quoi faire ? (1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un tableau de données : pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, 32 p</w:t>
+              <w:t xml:space="preserve">2005, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175707v1</w:t>
+                <w:t xml:space="preserve">halshs-00175706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde peut-il suffire ?&amp;quot; pour une ACP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Figuration cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, 28 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175709v1</w:t>
+                <w:t xml:space="preserve">halshs-00175704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4439,51 +4439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,83 +4557,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON 2020 Mapkits. Using ESPON Mapkit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">ESPON 2020 MapKits - Global Strategy for ESPON MapKits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4655,364 +4655,364 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591253v1</w:t>
+                <w:t xml:space="preserve">hal-03591171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON 2020 MapKits. MapKits creation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">ESPON 2020 Mapkits. Using ESPON Mapkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gløersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2017, 51 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591270v1</w:t>
+                <w:t xml:space="preserve">hal-03591253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON 2020 MapKits - Global Strategy for ESPON MapKits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">ESPON 2020 MapKits. MapKits creation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gløersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2017, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591171v1</w:t>
+                <w:t xml:space="preserve">hal-03591270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5045,432 +5045,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Options and recommandations related to further development of an Espon Cartographic Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 5, UMS Riate; UMR Géographie-Cités; Laboratoire d'Informatique de Grenoble. 2013, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594509v1</w:t>
+                <w:t xml:space="preserve">hal-01383440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options and recommandations related to further development of an Espon Cartographic Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 1, UMS Riate; Laboratoire d'Informatique de Grenoble; UMR Géographie-Cités. 2013, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01383440v1</w:t>
+                <w:t xml:space="preserve">hal-01383430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Computer Technologies for an Innovative Cartographic Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ESPON Cartographic Language (ECL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 1, UMS Riate; Laboratoire d'Informatique de Grenoble; UMR Géographie-Cités. 2013, pp.130</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383430v1</w:t>
+                <w:t xml:space="preserve">hal-03594509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a modernised ESPON Cartographic Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5492,103 +5492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5610,103 +5610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5732,103 +5732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5906,51 +5906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa Lähteenmäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Damsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5976,103 +5976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2007, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6094,51 +6094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,121 +6146,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595643v1</w:t>
+                <w:t xml:space="preserve">halshs-03595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,121 +6268,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00174240v1</w:t>
+                <w:t xml:space="preserve">halshs-03595643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,91 +6390,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595639v1</w:t>
+                <w:t xml:space="preserve">halshs-00174240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6644,51 +6644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43D76317"/>
+    <w:nsid w:val="19B0D8B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6875,51 +6875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-zanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0483-1795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034618953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1917057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tobelem Zanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-126-2017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-zanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0483-1795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034618953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1917057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2356" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tobelem Zanin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-126-2017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265022.ch1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>