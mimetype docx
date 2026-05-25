--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -1035,187 +1035,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">汉语里标注惯常动作的形式</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">现代中国语研究 [Contemporary Research in Modern Chinese]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.33-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The paradox of the construction [V zai NPloc] and its meanings in the Beijing dialect of Mandarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34 (2), pp.169 - 220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/clao.2005.1735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381969v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01385759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">汉语空间位移事件的语言表达 —— 兼论述趋式的几个问题</w:t>
               </w:r>
@@ -2730,225 +2730,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apparition du bruit dans le récit : perception auditive, directionnalité et construction présentative en français et en chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasia KANANOVICH, Rémi Yirmeyan BELEM, Christelle LACASSAIN, Fabrice MARSAC, Béatrice VAXELAIRE, Georges KLEIBER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur la perception : de l'expérience au linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIPA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-146, 2025, RPA (Recherches en PArole), 978-2-9603399-3-2; 78-2-9603399-2-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">再谈汉语方言里趋向动词的语法化：关联位移标记语法化的形式表现</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WU Fuxiang; YANG Yonglong; CHEN Lianjun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">语法化与语法研究（十二）[Studies on Grammaticalization and Grammar (12)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Commercial Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.190-225, 2025, 978-7-100-25262-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359118v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-04988796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past vs Non-past Opposition in Baoding Mandarin</w:t>
               </w:r>
@@ -3554,51 +3554,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">YANG Zhitang 杨志棠, Arnaud ARSLANGUL 安其然. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sur l'enseignement du chinois langue étrangère aux francophones, vol. 1 / 法语国家与地区汉语教育研究 第一辑</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université des Langues (北京语言大学出版社), pp.172-186, 2020, 9787561954232</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université des Langues (北京语言大学出版社), pp.172-187, 2020, 9787561954232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3842,186 +3842,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">中国語の移動表現</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yo Matsumoto 松本曜. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">移動表現の類型論 Idō hyōgen no ruikeiron [A typological study of motion expressions]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosio くろしお出版</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-128, 2017, シリーズ　言語対照, 978-4-87424-722-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">中国語の語りにおける一回相副詞“一”のテクスト機能</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yang Kairong kanreki kinen ronbunshū kankōkai 楊凱栄教授還暦記念論文集刊行会. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">中日言語研究論叢 楊凱栄教授還暦記念論文集 Chūnichi Gengo kenkyū Ronsō -- Yang Kairong kyōju kanreki kinen ronbunshū </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asahi Shuppansha 朝日出版社, pp.55-69, 2017, 978-4-255-010005-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567246v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01492182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">试论汉语情态动词“会”的惯常用法及其教学</w:t>
               </w:r>
@@ -5715,51 +5715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4376C355"/>
+    <w:nsid w:val="11B67324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5946,51 +5946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christinelamarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1831-1328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12473278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05588242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04856796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14020551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02463737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01385784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengda Tang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2005.1735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01385759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2002.1604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxue &#28113;&#23398; Liu &#21016;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01630923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1994.1776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01630933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1985.1168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03155682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/methode-de-chinois-troisieme-niveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Hasegawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takane Ito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Murata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Chappell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05287232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004750081_004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05359118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cp.com.cn/TextSearch.html?wd=%E8%AF%AD%E6%B3%95%E5%8C%96%E4%B8%8E%E8%AF%AD%E6%B3%95%E7%A0%94%E7%A9%B6&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05588285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004750081_011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04931818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Djamouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P M Lefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004750081/BP000001.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004750081_002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04856747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Sun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02463732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02919539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.40019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02919524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.35.16lam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02919550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsuku Ota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01567246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.9640.jp/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01502377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01283726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01617006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01385788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Morita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Ohori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christinelamarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1831-1328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12473278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05588242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04856796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14020551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02463737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01385784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengda Tang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01385759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2005.1735" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.2002.1604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxue &#28113;&#23398; Liu &#21016;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01630923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1994.1776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01630933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/clao.1985.1168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03155682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/methode-de-chinois-troisieme-niveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Hasegawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takane Ito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Murata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Chappell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05287232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004750081_004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05359118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cp.com.cn/TextSearch.html?wd=%E8%AF%AD%E6%B3%95%E5%8C%96%E4%B8%8E%E8%AF%AD%E6%B3%95%E7%A0%94%E7%A9%B6&amp;amp;type=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05588285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004750081_011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04931818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Djamouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P M Lefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004750081/BP000001.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004750081_002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04856747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemin Sun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02463732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02919539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.40019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02919524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.35.16lam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02919550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsuku Ota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.9640.jp/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01567246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01502377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01283726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01381997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01617006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01385788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01476926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01382318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01492194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Morita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Ohori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>