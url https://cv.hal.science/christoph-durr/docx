--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1633,278 +1633,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local–global conjecture for scheduling with non-linear cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The triangle scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikhil Bansal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Dürr</w:t>
+                <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen kim Thang</w:t>
+                <w:t xml:space="preserve">Christian Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Óscar Carlos Vásquez Pérez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Sitters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20 (3), pp.239--254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-015-0466-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-017-0533-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259845v1</w:t>
+                <w:t xml:space="preserve">hal-01524866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The triangle scheduling problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The local–global conjecture for scheduling with non-linear cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Seddik</w:t>
+                <w:t xml:space="preserve">Nguyen kim Thang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Sitters</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Óscar Carlos Vásquez Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.239--254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-017-0533-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-015-0466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524866v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite linear programming and online searching with turn cost</w:t>
               </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Jeż</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Óscar Carlos Vásquez Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 196, pp.20-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2971,235 +2971,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Scheduling of Bounded Length Jobs to Maximize Throughput</w:t>
+                <w:t xml:space="preserve">Reconstructing 3-Colored Grids from Horizontal and Vertical Projections is NP-Hard: A Solution to the 2-Atom Problem in Discrete Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Guíñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Matamala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-011-0233-1⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.330-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100799733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185266v1</w:t>
+                <w:t xml:space="preserve">hal-01185264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing 3-Colored Grids from Horizontal and Vertical Projections is NP-Hard: A Solution to the 2-Atom Problem in Discrete Tomography</w:t>
+                <w:t xml:space="preserve">Online Scheduling of Bounded Length Jobs to Maximize Throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martín Matamala</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Jeż</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (1), pp.330-352. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.653-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100799733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-011-0233-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185264v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Time Algorithms for Minimum Energy Scheduling</w:t>
               </w:r>
@@ -4301,428 +4301,406 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Binary and Tree Search Under Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-Theoretic Approaches for Improved Learning-Augmented Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Caracci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Verschae</w:t>
+                <w:t xml:space="preserve">Georgii Melidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd International Colloquium on Automata, Languages, and Programming (ICALP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184552v1</w:t>
+                <w:t xml:space="preserve">hal-05267722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading CMA-ES Instances for Generating Input-diverse Solution Batches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Santoni</w:t>
+                <w:t xml:space="preserve">Randomized Binary and Tree Search Under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Caracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elena Raponi</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Verschae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Genetic and Evolutionary Computation Conference (GECCO, Companion material, BBOB workshop)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3712255.3734304⟩</w:t>
+              <w:t xml:space="preserve">52nd International Colloquium on Automata, Languages, and Programming (ICALP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aarhus (Denmark), Denmark. pp.1-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171403v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario-Based Robust Optimization of Tree Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Cascading CMA-ES Instances for Generating Input-diverse Solution Batches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgii Melidi</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Doerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Raponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual AAAI Conference on Artificial Intelligence (AAAI-25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v39i25.34894⟩</w:t>
+              <w:t xml:space="preserve">Proc. of the Genetic and Evolutionary Computation Conference (GECCO, Companion material, BBOB workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2025, Malaga, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712255.3734304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682036v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contract Scheduling with Distributional and Multiple Advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4731,2733 +4709,2850 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Bienkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Joint Conference in Artificial Intelligence (IJCAI-24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.3652-3660, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2024/404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Brittleness in Pareto-Optimal Learning-Augmented Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Scenario-Based Robust Optimization of Tree Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Elenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yanni Lefki</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgii Melidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference on Neural Information Processing Systems, (NeurIPS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th Annual AAAI Conference on Artificial Intelligence (AAAI-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Philadelphia (PA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v39i25.34894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682030v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-monotone DR-submodular Maximization over General Convex Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overcoming Brittleness in Pareto-Optimal Learning-Augmented Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Elenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léo Tible</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Lefki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence and Seventeenth Pacific Rim International Conference on Artificial Intelligence {IJCAI-PRICAI-20}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th Conference on Neural Information Processing Systems, (NeurIPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, BC, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980471v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienting (Hyper)graphs Under Explorable Stochastic Uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-monotone DR-submodular Maximization over General Convex Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Tible</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual European Symposium on Algorithms (ESA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2021.10⟩</w:t>
+              <w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence and Seventeenth Pacific Rim International Conference on Artificial Intelligence {IJCAI-PRICAI-20}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Yokohama, Japan. pp.2148--2154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377705v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Computation with Untrusted Advice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Orienting (Hyper)graphs Under Explorable Stochastic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erlebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Santos de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Megow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Innovations in Theoretical Computer Science Conference (ITCS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2020.52⟩</w:t>
+              <w:t xml:space="preserve">29th Annual European Symposium on Algorithms (ESA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisboa, Portugal. pp.10:1--10:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2021.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500370v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best-Of-Two-Worlds Analysis of Online Search</w:t>
+                <w:t xml:space="preserve">Online Computation with Untrusted Advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shendan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Theoretical Aspects of Computer Science (STACS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.7⟩</w:t>
+              <w:t xml:space="preserve">11th Innovations in Theoretical Computer Science Conference (ITCS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.52:1--52:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2020.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163346v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Maximum Matching with Recourse</w:t>
+                <w:t xml:space="preserve">Best-Of-Two-Worlds Analysis of Online Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2018.8⟩</w:t>
+              <w:t xml:space="preserve">36th International Symposium on Theoretical Aspects of Computer Science (STACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.7:1--7:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986916v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling with Explorable Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Maximum Matching with Recourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Meissner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Innovations in Theoretical Computer Science Conference (ITCS 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2018.30⟩</w:t>
+              <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. pp.8:1--8:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2018.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074087v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adversarial Model for Scheduling with Testing</w:t>
+                <w:t xml:space="preserve">Scheduling with Explorable Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erlebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Megow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meissner Julie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Innovations in Theoretical Computer Science Conference (ITCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Cambridge, United States. pp.30:1--30:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2018.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545658v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Algorithms for Multi-Level Aggregation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Adversarial Model for Scheduling with Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erlebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Megow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meissner Julie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th European Symposium on Algorithms (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Seeon, Germany. pp.68--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344102v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Online Algorithms for Multi-Level Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Bienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Byrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24th European Symposium on Algorithms (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344126v1</w:t>
+                <w:t xml:space="preserve">hal-01344102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Power of Advice and Randomization for Online Bipartite Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Renault</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th European Symposium on Algorithms (ESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Ollinger and Heribert Vollmer, Feb 2016, Orléans, France. pp.4:1--9:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2016.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344050v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Strategies for Online Clique Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Power of Advice and Randomization for Online Bipartite Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bengt Nilsson</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Algorithms and Complexity (CIAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24th European Symposium on Algorithms (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206282v1</w:t>
+                <w:t xml:space="preserve">hal-01344050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Competitive Strategies for Online Clique Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adi Rosén</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Nilsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Data Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21840-3_4⟩</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Algorithms and Complexity (CIAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp.101-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196948v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order constraints for single machine scheduling with non-linear cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Carlos Vasquez Perez</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Rosén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Workshop on Algorithm Engineering and Experiments (ALENEX 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611973198.10⟩</w:t>
+              <w:t xml:space="preserve">Algorithms and Data Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Victoria, Canada. pp.40-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21840-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908203v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutoriel : Gestion de tampon en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism design for aggregating energy consumption and quality of service in speed scaling scheduling</w:t>
+                <w:t xml:space="preserve">Order constraints for single machine scheduling with non-linear cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Carlos Vasquez Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WINE 2013: The 9th Conference on Web and Internet Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-45046-4_12⟩</w:t>
+              <w:t xml:space="preserve">16th Workshop on Algorithm Engineering and Experiments (ALENEX 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Portland, United States. pp.98-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973198.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907832v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wide Partition Conjecture and the Atom Problem in Discrete Tomography</w:t>
+                <w:t xml:space="preserve">Mechanism design for aggregating energy consumption and quality of service in speed scaling scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavio Guíñez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Jeż</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Carlos Vasquez Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The VII Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2013.10.055⟩</w:t>
+              <w:t xml:space="preserve">WINE 2013: The 9th Conference on Web and Internet Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cambridge, MA, United States. pp.134-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45046-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222524v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Throughput by Coolest First Scheduling</w:t>
+                <w:t xml:space="preserve">The Wide Partition Conjecture and the Atom Problem in Discrete Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georgios Zois</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Guíñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2012 - 10th International Workshop on Approximation and Online Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38016-7_16⟩</w:t>
+              <w:t xml:space="preserve">The VII Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Playa del Carmen, Mexico. pp.351-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2013.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00841914v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth inequalities and equilibrium inefficiency in scheduling games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximating the Throughput by Coolest First Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Milis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Internet and Network Economics (WINE 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35311-6_26⟩</w:t>
+              <w:t xml:space="preserve">WAOA 2012 - 10th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia. pp.187-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38016-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Temperature-Aware Task Scheduling in Microprocessor Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smooth inequalities and equilibrium inefficiency in scheduling games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hurand</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Aspects in Information and Management,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Internet and Network Economics (WINE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Liverpool, United Kingdom. pp.350--363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35311-6_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477094v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
+                <w:t xml:space="preserve">Algorithms for Temperature-Aware Task Scheduling in Microprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hurand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithmic Aspects in Information and Management,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, China. pp.120-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111233v1</w:t>
+                <w:t xml:space="preserve">hal-00477094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Analysis of Scheduling Algorithms for Aggregated Links</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.315-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11841036_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00123683v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competitive Analysis of Scheduling Algorithms for Aggregated Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Jawor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hurand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 14th Annual European Symposium on Algorithms (ESA)},</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Zürich, pp.315-326</w:t>
+              <w:t xml:space="preserve">Proceedings of Latin American Theoretical INformatics (LATIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Valdivia, Chile, pp.617--628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00123679v1</w:t>
+                <w:t xml:space="preserve">inria-00123683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Query Complexity in Computational Geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lafaye</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hurand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Quantum Information and Computation IV by The International Society for Optical Engineering (SPIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, SPIE</w:t>
+              <w:t xml:space="preserve">Proc. of the 14th Annual European Symposium on Algorithms (ESA)},</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Zürich, pp.315-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00123655v1</w:t>
+                <w:t xml:space="preserve">inria-00123679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantum Query Complexity in Computational Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Bahadur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghav Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Quantum Information and Computation IV by The International Society for Optical Engineering (SPIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, SPIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00123655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preemptive Multi-Machine Scheduling of Equal-Length Jobs to Minimize the Average Flow-Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAPSP 2005 - 7th workshop on Models and Algorithms for Planning and Scheduling Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7467,612 +7562,524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Programming in Python, 128 Algorithms to Develop your Coding Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">書名：培養與鍛鍊程式設計的邏輯腦：程式設計大賽的128個進階技巧(使用Python)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 978-986-434-383-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">高效算法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 9787115480859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ellipses, 2016, 9782340-010055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Theoretic Approaches for Improved Learning-Augmented Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On price-induced minmax matchings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Schmidt-Kraepelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267722v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On price-induced minmax matchings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speed scaling with power down scheduling for agreeable deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evripidis Bampis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...99 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Milis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8353,51 +8360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shendan Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01165-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pbx3-tv87" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bienkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;hm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Byrka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Chrobak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.02.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558500v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.01.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erlebach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Megow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meissner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00742-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-020-00641-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Fabijan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Nilsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00625-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lidbetter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9862-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Je&#380;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Bansal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen&#160;kim Thang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carlos V&#225;squez P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0466-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hanzalek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Konrad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sitters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0533-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ars&#233;nio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Arsenio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Ortiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9691-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0380-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hurand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Je&#380;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9574-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kacem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Milis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2012.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits C. R. Spieksma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Talla Nobibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.12.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gu&#237;&#241;ez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9498-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0233-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Matamala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799733" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229163.2229170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-009-9310-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9316-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2011.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Artiouchine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Kravchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-006-0006-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THGKF7QD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Heiligman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050644719" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#248;yer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nodari Vakhania" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jawor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Caracci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Verschae" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.41" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Santoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raponi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734304" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Elenter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii Melidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i25.34894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/404" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lefki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tible" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/297" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Santos de Lima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2021.10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2020.52" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2018.30" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissner Julie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196948v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21840-3_4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carlos Vasquez Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973198.10" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45046-4_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.10.055" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9TL20S1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35311-6_26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11841036_30" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123683v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Bahadur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Kulkarni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafaye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267722v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schmidt-Kraepelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shendan Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01165-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pbx3-tv87" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bienkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;hm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Byrka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Chrobak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.02.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558500v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.01.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erlebach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Megow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meissner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00742-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-020-00641-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Fabijan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Nilsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00625-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lidbetter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9862-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Je&#380;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hanzalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Konrad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sitters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0533-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Bansal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen&#160;kim Thang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carlos V&#225;squez P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0466-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ars&#233;nio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Arsenio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Ortiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9691-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0380-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hurand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Je&#380;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9574-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kacem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Milis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2012.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits C. R. Spieksma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Talla Nobibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.12.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gu&#237;&#241;ez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9498-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Matamala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0233-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229163.2229170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-009-9310-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9316-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2011.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Artiouchine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Kravchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-006-0006-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THGKF7QD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Heiligman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050644719" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#248;yer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nodari Vakhania" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jawor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii Melidi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Caracci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Verschae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.41" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Santoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raponi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/404" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Elenter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i25.34894" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lefki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tible" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/297" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377705v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Santos de Lima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2021.10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2020.52" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2018.30" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissner Julie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21840-3_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carlos Vasquez Perez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973198.10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45046-4_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.10.055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9TL20S1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820139v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35311-6_26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11841036_30" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Bahadur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Kulkarni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schmidt-Kraepelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>