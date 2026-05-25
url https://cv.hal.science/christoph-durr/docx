--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -823,499 +823,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adversarial Model for Scheduling with Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online maximum matching with recourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Meissner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00742-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.974-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-020-00641-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980512v1</w:t>
+                <w:t xml:space="preserve">hal-02986679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online maximum matching with recourse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Online algorithms for multilevel aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Bienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Byrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-020-00641-w⟩</w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.214--232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2019.1847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986679v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online algorithms for multilevel aggregation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Clique Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Fabijan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2019.1847⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (4), pp.938-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00625-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682005v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Clique Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Adversarial Model for Scheduling with Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erlebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Fabijan</w:t>
+                <w:t xml:space="preserve">Nicole Megow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bengt Nilsson</w:t>
+                <w:t xml:space="preserve">Julie Meissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 82 (4), pp.938-965. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00625-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00742-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980446v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
               </w:r>
@@ -1529,486 +1529,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism design for aggregating energy consumption and quality of service in speed scaling scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The local–global conjecture for scheduling with non-linear cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Óscar Vásquez</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen kim Thang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Carlos Vásquez Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.239--254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-015-0466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074089v1</w:t>
+                <w:t xml:space="preserve">hal-01259845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triangle scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Hanzalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Sitters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10951-017-0533-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local–global conjecture for scheduling with non-linear cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikhil Bansal</w:t>
+                <w:t xml:space="preserve">Infinite linear programming and online searching with turn cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Arsénio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Óscar Carlos Vásquez Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (3), pp.239--254. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-015-0466-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259845v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite linear programming and online searching with turn cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Mechanism design for aggregating energy consumption and quality of service in speed scaling scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Arsénio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Dürr</w:t>
+                <w:t xml:space="preserve">Łukasz Jeż</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Vásquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, 695, pp.28-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452876v1</w:t>
+                <w:t xml:space="preserve">hal-02074089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-processor Search and Scheduling Problems with Setup Cost</w:t>
               </w:r>
@@ -2124,64 +2124,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling under dynamic speed-scaling for minimizing weighted completion time and energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Jeż</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Óscar Carlos Vásquez Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 196, pp.20-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2594,716 +2594,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed scaling with power down scheduling for agreeable deadlines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Scheduling of Bounded Length Jobs to Maximize Throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Jeż</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evripidis Bampis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Milis</w:t>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2012.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.653-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-011-0233-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868700v1</w:t>
+                <w:t xml:space="preserve">hal-01185266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interval ordering problem</w:t>
+                <w:t xml:space="preserve">Reconstructing 3-Colored Grids from Horizontal and Vertical Projections is NP-Hard: A Solution to the 2-Atom Problem in Discrete Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gerhard J. Woeginger</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Guíñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Matamala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.12.020⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.330-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100799733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185265v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tile Packing Tomography is {NP}-hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial Time Algorithms for Minimum Energy Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-011-9498-1⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2229163.2229170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185268v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing 3-Colored Grids from Horizontal and Vertical Projections is NP-Hard: A Solution to the 2-Atom Problem in Discrete Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tile Packing Tomography is {NP}-hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Guíñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martín Matamala</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100799733⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (2), pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-011-9498-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185264v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Scheduling of Bounded Length Jobs to Maximize Throughput</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speed scaling with power down scheduling for agreeable deadlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evripidis Bampis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Milis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-011-0233-1⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.184--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185266v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Time Algorithms for Minimum Energy Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interval ordering problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Queyranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frits C. R. Spieksma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Talla Nobibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Baptiste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christoph Dürr</w:t>
+                <w:t xml:space="preserve">Gerhard J. Woeginger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (3), pp.26. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (7-8), pp.1094-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2229163.2229170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185275v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
               </w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (1), pp.3-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3614,51 +3614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runway scheduling with holding loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Artiouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3696,51 +3696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Mean Flow Time Scheduling Problems with Release Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,263 +4067,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preemptive Scheduling of Equal-Length Jobs to Maximize Weighted Throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawor</w:t>
+                <w:t xml:space="preserve">Wojciech Jawor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodari Vakhania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Operations Research Letters, 32 (3), pp.258--264</w:t>
+              <w:t xml:space="preserve">, 2004, 32,No.3, pp.258-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00124160v1</w:t>
+                <w:t xml:space="preserve">hal-00012905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preemptive Scheduling of Equal-Length Jobs to Maximize Weighted Throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Jawor</w:t>
+                <w:t xml:space="preserve">Jawor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodari Vakhania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32,No.3, pp.258-264</w:t>
+              <w:t xml:space="preserve">, 2004, Operations Research Letters, 32 (3), pp.258--264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012905v1</w:t>
+                <w:t xml:space="preserve">inria-00124160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4664,291 +4664,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract Scheduling with Distributional and Multiple Advice</w:t>
+                <w:t xml:space="preserve">Scenario-Based Robust Optimization of Tree Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">Alex Elenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgii Melidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd International Joint Conference in Artificial Intelligence (IJCAI-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.3652-3660, </w:t>
+              <w:t xml:space="preserve">39th Annual AAAI Conference on Artificial Intelligence (AAAI-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Philadelphia (PA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v39i25.34894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550239v1</w:t>
+                <w:t xml:space="preserve">hal-04682036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario-Based Robust Optimization of Tree Structures</w:t>
+                <w:t xml:space="preserve">Contract Scheduling with Distributional and Multiple Advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Bienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Elenter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgii Melidi</w:t>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual AAAI Conference on Artificial Intelligence (AAAI-25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Philadelphia (PA), United States. </w:t>
+              <w:t xml:space="preserve">The 33rd International Joint Conference in Artificial Intelligence (IJCAI-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.3652-3660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v39i25.34894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682036v1</w:t>
+                <w:t xml:space="preserve">hal-04550239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming Brittleness in Pareto-Optimal Learning-Augmented Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Elenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,103 +5129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting (Hyper)graphs Under Explorable Stochastic Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erlebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Santos de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Megow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual European Symposium on Algorithms (ESA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lisboa, Portugal. pp.10:1--10:18, </w:t>
@@ -5491,304 +5491,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Maximum Matching with Recourse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling with Explorable Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shendan Jin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erlebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Megow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. pp.8:1--8:15, </w:t>
+              <w:t xml:space="preserve">9th Innovations in Theoretical Computer Science Conference (ITCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Cambridge, United States. pp.30:1--30:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2018.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2018.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986916v1</w:t>
+                <w:t xml:space="preserve">hal-02074087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling with Explorable Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Maximum Matching with Recourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Meissner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Innovations in Theoretical Computer Science Conference (ITCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Cambridge, United States. pp.30:1--30:14, </w:t>
+              <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. pp.8:1--8:15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2018.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2018.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074087v1</w:t>
+                <w:t xml:space="preserve">hal-02986916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adversarial Model for Scheduling with Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erlebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Megow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meissner Julie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5820,801 +5820,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Algorithms for Multi-Level Aggregation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marek Chrobak</w:t>
+                <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th European Symposium on Algorithms (ESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Ollinger and Heribert Vollmer, Feb 2016, Orléans, France. pp.4:1--9:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2016.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344102v1</w:t>
+                <w:t xml:space="preserve">hal-01344126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Power of Advice and Randomization for Online Bipartite Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th European Symposium on Algorithms (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2016.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344126v1</w:t>
+                <w:t xml:space="preserve">hal-01344050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Power of Advice and Randomization for Online Bipartite Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Algorithms for Multi-Level Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Bienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Byrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th European Symposium on Algorithms (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344050v1</w:t>
+                <w:t xml:space="preserve">hal-01344102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Strategies for Online Clique Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Chrobak</w:t>
+                <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bengt Nilsson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Rosén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Algorithms and Complexity (CIAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France. pp.101-113, </w:t>
+              <w:t xml:space="preserve">Algorithms and Data Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Victoria, Canada. pp.40-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21840-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206282v1</w:t>
+                <w:t xml:space="preserve">hal-01196948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+                <w:t xml:space="preserve">Competitive Strategies for Online Clique Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adi Rosén</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Nilsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Data Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Victoria, Canada. pp.40-53, </w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Algorithms and Complexity (CIAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp.101-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21840-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196948v1</w:t>
+                <w:t xml:space="preserve">hal-01206282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel : Gestion de tampon en ligne</w:t>
+                <w:t xml:space="preserve">Order constraints for single machine scheduling with non-linear cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Carlos Vasquez Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Workshop on Algorithm Engineering and Experiments (ALENEX 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Portland, United States. pp.98-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973198.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946278v1</w:t>
+                <w:t xml:space="preserve">hal-00908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order constraints for single machine scheduling with non-linear cost</w:t>
+                <w:t xml:space="preserve">Tutoriel : Gestion de tampon en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Carlos Vasquez Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Workshop on Algorithm Engineering and Experiments (ALENEX 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611973198.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908203v1</w:t>
+                <w:t xml:space="preserve">hal-00946278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism design for aggregating energy consumption and quality of service in speed scaling scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Jeż</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Carlos Vasquez Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WINE 2013: The 9th Conference on Web and Internet Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Cambridge, MA, United States. pp.134-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6661,51 +6661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wide Partition Conjecture and the Atom Problem in Discrete Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Guíñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The VII Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Playa del Carmen, Mexico. pp.351-356, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7061,426 +7061,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competitive Analysis of Scheduling Algorithms for Aggregated Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Jawor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Latin American Theoretical INformatics (LATIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Valdivia, Chile, pp.617--628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111233v1</w:t>
+                <w:t xml:space="preserve">inria-00123683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Analysis of Scheduling Algorithms for Aggregated Links</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hurand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Latin American Theoretical INformatics (LATIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Valdivia, Chile, pp.617--628</w:t>
+              <w:t xml:space="preserve">Proc. of the 14th Annual European Symposium on Algorithms (ESA)},</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Zürich, pp.315-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00123683v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00123679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Query Complexity in Computational Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Bahadur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hurand</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghav Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 14th Annual European Symposium on Algorithms (ESA)},</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Zürich, pp.315-326</w:t>
+              <w:t xml:space="preserve">Conference on Quantum Information and Computation IV by The International Society for Optical Engineering (SPIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, SPIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00123679v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00123655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Query Complexity in Computational Geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding total unimodularity in optimization problems solved by linear programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.315-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11841036_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghav Kulkarni</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">inria-00123655v1</w:t>
+                <w:t xml:space="preserve">hal-00111233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preemptive Multi-Machine Scheduling of Equal-Length Jobs to Minimize the Average Flow-Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Chrobak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,244 +7868,345 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On price-induced minmax matchings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pareto Frontier of Randomized Learning-Augmented Online Bidding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Degryse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imrane Zaakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263984v1</w:t>
+                <w:t xml:space="preserve">hal-05618414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On price-induced minmax matchings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Schmidt-Kraepelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Speed scaling with power down scheduling for agreeable deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Milis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8115,105 +8216,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie discrète, calcul quantique et ordonnancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Paris Sud - Paris XI, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00111205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8360,51 +8461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shendan Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01165-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pbx3-tv87" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bienkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;hm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Byrka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Chrobak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.02.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558500v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.01.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erlebach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Megow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meissner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00742-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-020-00641-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Fabijan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Nilsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00625-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lidbetter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9862-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Je&#380;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hanzalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Konrad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sitters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0533-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Bansal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen&#160;kim Thang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carlos V&#225;squez P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0466-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ars&#233;nio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Arsenio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Ortiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9691-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0380-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hurand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Je&#380;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9574-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kacem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Milis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2012.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits C. R. Spieksma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Talla Nobibon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.12.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gu&#237;&#241;ez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Lozano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9498-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Matamala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0233-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229163.2229170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-009-9310-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9316-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2011.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Artiouchine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Kravchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-006-0006-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THGKF7QD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Heiligman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050644719" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#248;yer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nodari Vakhania" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jawor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii Melidi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Caracci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Verschae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.41" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Santoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raponi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/404" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Elenter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i25.34894" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lefki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tible" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/297" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377705v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Santos de Lima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2021.10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2020.52" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2018.30" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissner Julie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21840-3_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carlos Vasquez Perez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973198.10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45046-4_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.10.055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9TL20S1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820139v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35311-6_26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11841036_30" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Bahadur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Kulkarni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schmidt-Kraepelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shendan Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01165-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pbx3-tv87" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bienkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;hm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Byrka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Chrobak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.02.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558500v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.01.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-020-00641-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1847" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Fabijan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Nilsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00625-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erlebach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Megow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meissner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00742-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lidbetter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9862-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Bansal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen&#160;kim Thang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carlos V&#225;squez P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0466-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hanzalek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Konrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Seddik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sitters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0533-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ars&#233;nio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Je&#380;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Arsenio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Ortiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9691-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0380-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hurand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Je&#380;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9574-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0233-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gu&#237;&#241;ez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Matamala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799733" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229163.2229170" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Lozano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9498-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Kacem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Milis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2012.10.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits C. R. Spieksma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Talla Nobibon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.12.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-009-9310-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9316-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2011.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Artiouchine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Kravchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-006-0006-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THGKF7QD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Heiligman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050644719" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#248;yer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jawor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nodari Vakhania" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii Melidi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Caracci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Verschae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.41" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Santoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raponi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Elenter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i25.34894" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lefki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tible" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/297" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377705v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Santos de Lima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2021.10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2020.52" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2018.30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986916v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissner Julie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21840-3_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carlos Vasquez Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973198.10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45046-4_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.10.055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9TL20S1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820139v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35311-6_26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123683v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123679v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Bahadur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghav Kulkarni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11841036_30" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Degryse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Zaakour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schmidt-Kraepelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535594v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111205v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>