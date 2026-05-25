--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christoph Grunau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'UMR (DU)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christoph-grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2161-412X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17660832X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6989-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of chromatin profiling methods (ChIP-Seq, CUT&amp;Tag) in the Pacific oyster Magallana gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 995, pp.150132. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2026.150132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive identification and co-expression analysis of long non-coding RNAs across eight timepoints of Schistosoma mansoni life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Arêdes-Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Guerra-Sá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760250114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilharziose en Europe : d’où vient cette maladie parasitaire et comment s’en protéger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.260016. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.rmkf3hncf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transcriptional, Epigenetic, and Phenotypic Plasticity and Discovery of Biomarkers in Acute and Chronic Murine Schistosomiasis Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila de Andrade Penteado Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauã da Silva Oliveira Teodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Luz da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayná Dandara Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e71457. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202502913R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not just mutations: inbreeding depression persists without genetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evlett/qrag008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Structure Around Long Non-Coding RNA (lncRNA) Genes in Schistosoma mansoni Gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo C Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph G Grevelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna11020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of epigenetic variation contribute to resistance against the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierick Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-025-00607-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin protein 1 (HP1) of Schistosoma mansoni : non-canonical chromatin landscape and oviposition effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália S da Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Bergamini Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Manuel Fernandes Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emboj/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted insertion and reporter transgene activity at a gene safe harbor of the human blood fluke, Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannaporn Ittiprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Moescheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria H Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutchanee Rodpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.100535. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic variations are more substantial than genetic variations in rapid adaptation of oyster to Pacific oyster mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (36), pp.eadh899. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated ChIPmentation procedure on limited biological material of the human blood fluke Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.133. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/wellcomeopenres.17779.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting out of crises: Environmental, social-ecological and evolutionary research is needed to avoid future risks of pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Matthies-Wiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, 12 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tropical coral Pocillopora acuta displays an unusual chromatin structure and shows histone H3 clipping plasticity upon bleaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Brener Raffalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Romans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.195. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/wellcomeopenres.17058.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.85. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hit-and-Run Epigenetic Editing for Vectors of Snail-Borne Parasitic Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannaporn Ittiprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.794650. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.794650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methylome of Biomphalaria glabrata and other mollusks: enduring modification of epigenetic landscape and phenotypic traits by a new DNA methylation inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Gawehns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola B Arimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-021-00422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03427775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou D. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple ATAC-seq protocol for population epigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.121. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/wellcomeopenres.15552.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally Driven Color Variation in the Pearl Oyster Pinctada margaritifera var. cumingii (Linnaeus, 1758) Is Associated With Differential Methylation of CpGs in Pigment- and Biomineralization-Related Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Long Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline M O Reisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.630290. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.630290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-like W Elements: repetitive, transcribed, and putative mobile genetic factors with potential roles for biology and evolution of Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Janett Janett Olzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina E Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.evab204. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evab204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insecticide permethrin induces transgenerational behavioral changes linked to transcriptomic and epigenetic alterations in zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Antczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Scherbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779, pp.146404. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesus macaques self-curing from a schistosome infection can display complete immunity to challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Sena Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Woellner Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana S A Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Tahira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João V M Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation during development and regeneration of the annelid Platynereis dumerilii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.148. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-021-01074-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tracey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Holroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.e0010062. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0010062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin landscape dynamics in the early development of the plant parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Hassanaly-Goulamhoussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu-Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.765690. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.765690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic response to light versus shade associated with DNA methylation changes in Snapdragon plants (Antirrhinum majus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierick Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Latutrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.227. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12020227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage compensation throughout the Schistosoma mansoni lifecycle: specific chromatin landscape of the Z chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Vicoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1909-1922. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evz133/5527757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epigenetics Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the environment on developmental plasticity and infection success of Schistosoma parasites – an epigenetic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1475. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aik-Choon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Esawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universality of the DNA methylation codes in Eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.173. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37407-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone methylation changes are required for life cycle progression in the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Taudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin P Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Padalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl F Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.e1007066. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1007066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notos -a galaxy tool to analyze CpN observed expected ratios for inferring DNA methylation types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Lacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.105. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2115-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplantation of schistosome sporocysts between host snails: A video guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Driguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/wellcomeopenres.13488.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cytoplasm Affects the Epigenome in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Reinhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/epigenomes2030017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Raimondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (3), pp.266-281. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent-of-Origin Dependent Gene Expression in Male and Female Schistosome Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10 (3), pp.840-856. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double impact: natural molluscicide for schistosomiasis vector control also impedes development of Schistosoma mansoni cercariae into adult parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Walet-Balieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Christina Mello-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.e0005789. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compatibility between Biomphalaria glabrata snails and Schistosoma mansoni: an increasingly complex puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bridger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.111-145. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.apar.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Loker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15451. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.16 - 27. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Biomphalaria glabrata DNA methylation machinery displays spatial tissue expression, is differentially active in distinct snail populations and is modulated by interactions with Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin P Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar P Niazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David F Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad T Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.e0005246. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a parental exposure to diuron on Pacific oyster spat methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Sussarellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.dvx004. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Epi)genetic inheritance in Schistosoma mansoni: a system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Wolkenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Padalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin K. Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl F. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1590, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and mitotic heritability of epimutations in Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, EPIGENETIC STUDIES IN ECOLOGY AND EVOLUTION, 25 (8), pp.1741-1758. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-biased transcriptome of Schistosoma mansoni: host-parasite interaction, genetic determinants and epigenetic regulators are associated with sexual differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (9), pp.e0004930. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0004930.s010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional changes in Crassostrea gigas oyster spat following a parental exposure to the herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic origin of adaptive phenotypic variants in the human blood-fluke Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.227. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-016-0076-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of variable immunoglobulin and lectin domain containing molecules in the snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1), pp.234-243. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epigenome of Schistosoma mansoni Provides Insight about How Cercariae Poise Transcription until Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mireille Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), pp.e0003853. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0003853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of DMRT (Double sex/Male-abnormal-3 Related Transcription factor) genes in sex determination and differentiation mechanisms: ubiquity and diversity across the animal kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338 (7), pp.451-462. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to hycanthone alters chromatin structure around specific gene functions and specific repeats in Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. J. Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Villafan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.207. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Triggers Broad Pocillopora damicornis Transcriptomic Remodeling, while Vibrio coralliilyticus Infection Induces a More Targeted Immuno-Suppression Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e107672. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the molecular bases of epigenetic inheritance in non-model invertebrates: the case of the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.211. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan parasite communities of catfishes (Teleostei: Siluridae) in Benin (West Africa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Tossavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gbankoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Adité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moudachirou Ibikounlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (11), pp.3973-3983. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-014-4063-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No more non-model species: The promise of next generation sequencing for comparative immunology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen Adema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Raftos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.56-66. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosoma mansoni mucin genes expression (SmPoMuc): an epigenetic control to shape the adaptation to new host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mireille Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (8), pp.e1003571. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00856613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-methyl-cytosine and 5-hydroxy-methyl-cytosine in the genome of Biomphalaria glabrata, a snail intermediate host of Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen Adema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.167. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00839033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female biased sex-ratio in Schistosoma mansoni after exposure to an allopatric intermediate host strain of Biomphalaria glabrata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M J Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135, pp.350-356. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00856611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes Related to Ion-Transport and Energy Production Are Upregulated in Response to CO2-Driven pH Decrease in Corals: New Insights from Transcriptome Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zoccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58652. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes related to ion-transport and energy production are upregulated in response to CO2-Driven pH decrease in corals: new insights from transcriptome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zoccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00805879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of de-novo assembly of massive sequencing reads with classical repeat prediction improves identification of repetitive sequences in Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mireille Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130 (4), pp.470-474. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes around satellite repeats on the Schistosoma mansoni female sex chromosome suggest a possible mechanism for sex chromosome emergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mj Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.R14. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-2-r14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00677346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an understanding of the epigenetics of schistosomes: a comparative epigenomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. J. Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (7), pp.823-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00643863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native chromatin immunoprecipitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 791, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-61779-316-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00629480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Schistosoma genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Mourão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. T. Loverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2-3), pp.151-162. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3024.2011.01349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00665474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertebrate host protective immunity drives genetic diversity and antigenic polymorphism in Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kieffer-Jaquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.554-72. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02190.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00580773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for lateral gene transfer between salmonids and schistosomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (11), pp.918-9. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng1110-918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome in-silico subtractive hybridization (WISH) - using massive sequencing for the identification of unique and repetitive sex-specific sequences: the example of Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.387. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00495369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and phenotypic variability in populaitons of Schistosoma mansoni - a possible kick-off for adaptative host/parasite evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (4), pp.669-678. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2009.18040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00495189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for large difference in genomic methylation between wild and hatchery steelhead (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Amarasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F09-174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00495179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone deacetylase inhibitors induce apoptosis, histone hyperacetylation and up-regulation of gene transcription in Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 168 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native chromatin immunoprecipitation (N-ChIP) and ChIP-Seq of Schistosoma mansoni: Critical experimental parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1), pp.70-6. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosoma mansoni: Developmental arrest of miracidia treated with histone deacetylase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121, pp.288-291. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2008.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00371695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAGE hypomethylation, a new epigenetic biomarker for colon cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Selves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hindermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.1374-1379. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-07-2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematode interactions : research of molecular determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cousteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.304-309. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2008153304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematodes interactions: research of molecular determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.304-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of highly polymorphic mucin proteins (Sm PoMuc) from the parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00286479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular determinants of compatibility polymorphism in the Biomphalaria glabrata / Schistosoma mansoni model: New candidates identified by a global comparative proteomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.205-216. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00286494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled chaos of polymorphic mucins in a metazoan parasite (Schistosoma mansoni) interacting with its invertebrate host (Biomphalaria glabrata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond J. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohisa Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (11), pp.e330. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excretory-secretory proteome of larval Schistosoma mansoni and Echinostoma caproni, two parasites of Biomphalaria glabrata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin E F Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (1), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the juxtacentromeric heterochromatin-euchromatin frontier of human chromosome 21.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertina de Sario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.1198-1207. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.5440306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin D1 Gene Activation in Human Myeloma Cells Is Independent of DNA Hypomethylation or Histone Hyperacetylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krieger S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabbah M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2005.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the mysteries of mollusk epigenetics: a multiOmics approach to study the chromatin structure of the Pacific oyster Magallana gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Calzaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosomiasis control revisited: insights from the Corsican outbreak and emerging epigenetic and genetic strategies (C. Grunau Keynote Lecturer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">200 Years Theodor Bilharz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tübingen, Oct 2025, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and Fast-Renewed Inbreeding Depression in Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz Institute for Zoo and Wildlife Research Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute for Zoo and Wildlife Research, May 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and the Evolution of Host-Pathogen Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Centre for Integrative Biodiversity Research (iDiv) Halle-Jena-Leipzig Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Centre for Integrative Biodiversity Research, May 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROUND TABLE SPEAKER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing DNA methylation and fast-renewed inbreeding depression in animals (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz Institute for Zoo and Wildlife Research Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute for Zoo and Wildlife Research, May 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional evaluation of miRNAsin schistosomiasis transmitting snails and their role in resistance/susceptibility to Schistosomaspp. (Trematoda: Digenea) (PRIX MEILLEURE PRESENTATION ORALE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Gabriel Rodrigues Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Gomes Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55592/sie.v1i01.7475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomphalaria glabrata, a new model to investigate the evolution of meiotic recombination (JULIE CLEMENT, ROUND TABLE SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. J. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of schistosomes through an ecosystem lens (OLIVIER REY, ROUND TABLE SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. J. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomphalaria glabrata, a new model to investigate the evolution of meiotic recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rudler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17º International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Riccio Oliveira (Fiocruz-Bahia, Brazil); Leonardo Farias Paiva (Fiocruz-Bahia, Brazil), Nov 2024, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Mysteries of Mollusk Epigenetics: A Multiomics Approach to study the chromatin structure of the pacific oyster Magallana gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPSEB29 29th European Meeting for PhD students in Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Puchberg am Schneeberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Epigénétique en Écologie, Agronomie et Évolution (ORGANISATEUR, INTRODUCTION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEE International congress in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics - Concepts and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training with the UM BIOPOLIS Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIOPOLIS Framework from genes, to ecosystems, to society; Université de Montpellier, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique & histoire transgénérationnelle. Comment le passé surgit dans nos gènes et pourquoi ça peut (nous) être utile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Regards croisés sur le vivant en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé BIODIVOC; Maison des Sciences de l'Homme Sud, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of &amp;quot;Epigenetics in Ecology and Evolution&amp;quot;: lessons learned and challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du labex Cemeb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Cemeb, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics of Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schistosoma 2023 : International Virtual Conference on Schistosomiasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Scientific Group, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Labex TULIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-induced masculinisation of Nile tilapia: effects seen in the adult gonad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. d'Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sissao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rebordinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ht International Congress in the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-induced Masculinisation of Nile Tilapia: Effects seen in the Adult Gonad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena d'Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokyatou Sissao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureana Rebordinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on The Biology of Fish (ICBF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Fisheries Society; Centre of Marine Biodiversity Exploitation and Conservation, Jun 2022, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the role of DNA methylation in Biomphalaria glabrata infection susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Gawehns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola B Arimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Schistosomiasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIOCRUZ, Nov 2022, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-by-temperature interaction in shaping the male phenotype of Nile Tilapia: Epigenetic a transcriptome responses in adult gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena d'Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokyatou Sissao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureana Rebordinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Sex Determination in Vertebrates (ESSDV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Giens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Functional genomics of parasitic flatworms&amp;quot; (CHRISTOPH GRUNAU, CHAIR OF THE SYMPOSIUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPA 2022 15th International Congress of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Federation of Parasitologists, Aug 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne le vaccin à ARN contre le Covid19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public de l'Université de Perpignan Via Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, Sep 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GDR3E: Objectives, Actions and Challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence EPIPLANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS GDR EPIPLANT, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota induced epigenetic memory shapes Crassostrea gigas for a lifelong and intergenerational immune protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR3E/REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR3E : "Epigénétique en Ecologie et Evolution »; REacTION : "Réseau d'échange sur les mécanismes Épigénétiques, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WEome of Schistosoma mansoni – a non-coding DNA resource shaping schistosome biology, variability, and evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vj Olzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSP (British Society for Parasitology) Parasites online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Parasitology, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cercarial emergence rhythms of the diurnal and nocturnal chronotypes of the parasite Schistosoma mansoni circadian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winka Le Clec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes are essential for development and evolution of the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Seminar University of Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Apr 2020, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'épigénétique dans les interactions hôtes-pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épigénétique, l'enfant terrible ou réconciliateur des sciences de l'hérédité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du temps libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Perpignan; Université de Perpignan via Domitia, Dec 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylome study of high-temperature masculinization in the Nile tilapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena d'Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissao Rokyatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureana Rebordinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIgenetics in MARine biology (EPIMAR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and schistosome development and infection success (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge parasite-host seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University, Apr 2019, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes are essential for development and evolution of the human parasite Schistosoma mansoni (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Epigenomics and Transcriptomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Campinas UNICAMP, Jul 2019, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'épigénétique dans l'expression des variants phénotypiques essentiels pour l'interaction : Schistosoma mansoni (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi française à UNICAMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICAMP université d'État de Campinas, Jul 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 3 &amp;quot;Epigénétique et génomique fonctionnelle&amp;quot; (INVITED SPEAKER, CHAIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS GDR Génomique Environnementale, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes are essential for development and evolution of the human parasite Schistosoma mansoni (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Encontro Groupo Arthromint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthromint Group Meeting, Jul 2019, Ilha Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes are essential for development and evolution of the parasitic flatworm Schistosoma mansoni (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Réseau EpiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau EpiPHASE; INRA, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach linking genetic, epigenetic, cytoplasmic and holobiont inheritance to understand rapid adaptation of parasitic flatworms (Schistosoma sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the American Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Baltimore, United States. pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent bleaching inducing thermotolerance increases: a dive into the holobiont adaptability through (meta)genomic and epigenomic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve R Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritabilité des mécanismes épigénétiques contrôlant le succès d’infestation du parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Réunion du REID Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution adaptative : et si Lamarck avait raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès pluridisciplinaire des Doctorants UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, May 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The puzzle of cnidarians adaptation: an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society for Evolutionary Biology ESEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. pp.1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible epigenetic origin of thermal stress adaptation of the tropical coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS Epigénétique en Ecologie et Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique Pluridisciplinaire Epigénétique en Ecologie et Evolution CNRS, Dec 2013, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et méthodes de RNA-seq appliquées aux questions écologiques sur organismes non modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Conférences: Exploration de la Biodiversité par NGS, de nouveaux horizons ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologie des Invertébrés IMMUNINV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reefs Symposium ICRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global coral transcriptomic responses to ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zoccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus: a RNA-seq approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée du réseau "Interactions Micro-organismes Hôtes" IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Interactions Micro-organismes Hôtes, Nov 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for epigenetics in adaptative evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00495195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mucines polymorphes (SmPoMucs) au coeur de l'interaction entre B. glabrata et S. mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00329976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polymorphisme de mucines (SmPoMucs) au coeur de l'interaction entre B. glabrata et S. mansoni : un &amp;quot;chaos contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv. 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00329916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants moléculaires de la compatibilité dans l'interaction Biomphalaria glabrata / Schistosoma mansoni : approche protéomique comparative et caractérisation des mucines polymorphes de S. mansoni (SmPoMuc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00330460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation: a way for fast-renewed inbreeding depression in animals? An example with the mollusc species Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Le Veve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human DNMT3A inhibitors are potential active epigenome modulators in invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Calzaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier F.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winka Le Clec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of Ecology and Evolution of Infectious Diseases (EEID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric D Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winka Le Clec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting (EEID 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of two subpopulations of Biomphalaria glabrata for their resistance and susceptibility to Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Simphor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier F.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winka Le Clec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Cold Spring Harbor Laboratory Symposium on Quantitative Biology: Biological Time Keeping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and genetic determinants of resistance in the Pacific oyster Crassostrea gigas : A case study in natural population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic engineering of Schistosoma vector snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret A Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nevoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier (online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epi(genetic) determinants of resistance in the Pacific oyster Crassostrea gigas: A case study in natural population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EEID Ecology and Evolution of Infectious Diseases Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach of the resistance mechanisms to the mass mortality syndrome affecting the juvenile of the oyster Crassostrea gigas (POMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Epigenetic In Marine Biology Congress EPIMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and genetic mechanisms of trained adaptation to global warming in corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve R Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOLUTION 2018 - 2nd Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. FEBS Congress, Biochemistry Forever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. FEBS Open Bio, 8 (supplément S1), 2018, Supplément 43rd FEBS Congress, Biochemistry Forever, Prague, Czech Republic, July 7‐12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of epigenetic mechanisms in Dauermodifikations and adaptative evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Picart-Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Eco-Evo-Epigen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally induced epigenetic plasticity in the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M J Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod « Les maladies infectieuses comme moteur de l’évolution : les défis à venir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics in Ecology and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.336, 2025, 9781394372683. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394372683.fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique en écologie et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph GRUNAU; Stéphane MAURY. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.332, 2024, Sciences. Ecosystèmes et environnement, 9781789492163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Épigénétique en Ecologie et Environnement de l’Institut Ecologie et Environnement du CNRS. Les Cahiers Prospectives (CNRS-INEE) n°8 Novembre 80 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, pp.80 Pages, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics in Evolution (chapitre 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weyrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grunau Christoph; Maury Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-290, 2025, 9781394372683. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394372683.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes épigénétiques des interactions hôte-agent pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Jammes; Pierre Boudry; Stéphane Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigénétique. Mécanismes moléculaires, biologie du développement et réponses à l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2024, 978-2-7592-3769-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Combes et l'épigénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Delseny; Joseph Jourdane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Combes Biologiste et Enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.103-105, 2022, 978-2-35412-470-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring histone modifications in the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David J. Timson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schistosoma mansoni. Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2151, Springer, pp.93-107, 2020, Methods in Molecular Biology, 978-1-0716-0634-6. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0635-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone Methylome of the Human Parasite Schistosoma Mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DNA, RNA, and Histone Methylomes. RNA Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.607-624, 2019, 978-3-030-14791-4. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14792-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'épigénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Nicoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danchin Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D Joly &amp; C Grunau (dir.) Prospective épigénétique écologie &amp; évolution, Une prospective de l'Institut écologie et environnement, N. 8 - Novembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphic mucin-like proteins in Schistosoma mansoni, a variable antigen and a key component of the compatibility between the schistosome and its snail host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hsu, E.; Du Pasquier, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogen-host interactions: antigenic variation v. somatic adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Springer, pp.91-108, 2015, Results and problems in cell differentiation, 978-3319208183. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20819-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation mapping in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics: linking genotype and phenotype in development and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California Press, pp.70-86, 2011, 978-0-520-94882-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Histone post-translational modifications in the Pacific oyster using iDeal CUT&amp;Tag and the Tissue Nuclei Extraction Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilharziose en Europe : à la recherche de nouvelles armes pour combattre cette maladie tropicale déjà implantée en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Brindley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.213159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The histone code of love: epigenetics of maturation of gonads in the human blood fluke Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avril Coghlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Moescheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not just mutations: Inbreeding depression persists without genetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of Chromatin Immunoprecipitation (ChIP-Seq) methods in the Pacific oyster Magallana gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin protein 1 (HP1) of&amp;lt;i&amp;gt;Schistosoma mansoni&amp;lt;/i&amp;gt;: non-canonical chromatin landscape and fitness effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália S da Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Bergamini Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Manuel Fernandes Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silmara Marques Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure around long non-coding RNA (lncRNA) genes in Schistosoma mansoni gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph G. Grevelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epigenetic molluscicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Halby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola B Arimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced efficiency of RNA-guided CASI2a versus CAS9 transgene knock-in and activity at a Schistosoma mansoni genome safe harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Moescheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prapakorn Wisitphongpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria H Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic variation causes heritable variation in complex traits in the mollusk Biomphalaria glabrata, vector of the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Gawehns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierick Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic then genetic variations underpin rapid adaptation of oyster populations (Crassostrea gigas ) to Pacific Oyster Mortality Syndrome (POMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modulation of Schistosoma mansoni lysine specific demethylase 1 (SmLSD1) induces wide-scale biological and epigenomic changes [version 1 ; peer review: awaiting peer review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Padalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra A Celatka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Y Rienhoff Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay H Kalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted insertion of reporter transgene into a gene safe harbor in human blood fluke, Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannaporn Ittiprasert Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Möscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria H Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypomethylated poplars show higher tolerance to water deficit and highlight a dual role for DNA methylation in shoot meristem: regulation of stress response and genome integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. D Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tropical coral Pocillopora acuta has a mosaic DNA methylome, an unusual chromatin structure and shows histone H3 clipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Picart Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Brener Raffalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Romans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing, de novo assembly and annotation of the genome of the scleractinian coral, Pocillopora acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes in Daphnia populations upon exposure to environmental cues – or – The discovery of Wolterecks “Matrix”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aki Minoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and morphological analysis of the human-infecting schistosome emerging in Europe reveals a complex admixture between Schistosoma haematobium and Schistosoma bovis parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tracey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Holroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId640"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christoph Grunau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'UMR (DU)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christoph-grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2161-412X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17660832X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6989-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of chromatin profiling methods (ChIP-Seq, CUT&amp;Tag) in the Pacific oyster Magallana gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 995, pp.150132. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2026.150132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive identification and co-expression analysis of long non-coding RNAs across eight timepoints of Schistosoma mansoni life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Arêdes-Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Guerra-Sá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760250114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilharziose en Europe : d’où vient cette maladie parasitaire et comment s’en protéger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.260016. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.rmkf3hncf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transcriptional, Epigenetic, and Phenotypic Plasticity and Discovery of Biomarkers in Acute and Chronic Murine Schistosomiasis Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila de Andrade Penteado Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauã da Silva Oliveira Teodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Luz da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayná Dandara Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e71457. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202502913R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not just mutations: inbreeding depression persists without genetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evlett/qrag008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Structure Around Long Non-Coding RNA (lncRNA) Genes in Schistosoma mansoni Gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo C Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph G Grevelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna11020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of epigenetic variation contribute to resistance against the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierick Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-025-00607-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin protein 1 (HP1) of Schistosoma mansoni : non-canonical chromatin landscape and oviposition effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália S da Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Bergamini Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Manuel Fernandes Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emboj/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted insertion and reporter transgene activity at a gene safe harbor of the human blood fluke, Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannaporn Ittiprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Moescheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria H Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutchanee Rodpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.100535. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic variations are more substantial than genetic variations in rapid adaptation of oyster to Pacific oyster mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (36), pp.eadh899. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tropical coral Pocillopora acuta displays an unusual chromatin structure and shows histone H3 clipping plasticity upon bleaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Brener Raffalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Romans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.195. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/wellcomeopenres.17058.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting out of crises: Environmental, social-ecological and evolutionary research is needed to avoid future risks of pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Matthies-Wiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, 12 p. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated ChIPmentation procedure on limited biological material of the human blood fluke Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.133. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/wellcomeopenres.17779.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.85. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hit-and-Run Epigenetic Editing for Vectors of Snail-Borne Parasitic Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannaporn Ittiprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.794650. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.794650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methylome of Biomphalaria glabrata and other mollusks: enduring modification of epigenetic landscape and phenotypic traits by a new DNA methylation inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Gawehns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola B Arimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-021-00422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03427775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou D. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-like W Elements: repetitive, transcribed, and putative mobile genetic factors with potential roles for biology and evolution of Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Janett Janett Olzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina E Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.evab204. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evab204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally Driven Color Variation in the Pearl Oyster Pinctada margaritifera var. cumingii (Linnaeus, 1758) Is Associated With Differential Methylation of CpGs in Pigment- and Biomineralization-Related Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Long Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline M O Reisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.630290. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.630290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple ATAC-seq protocol for population epigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.121. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/wellcomeopenres.15552.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insecticide permethrin induces transgenerational behavioral changes linked to transcriptomic and epigenetic alterations in zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Antczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Scherbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 779, pp.146404. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesus macaques self-curing from a schistosome infection can display complete immunity to challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Sena Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Woellner Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana S A Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Tahira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João V M Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation during development and regeneration of the annelid Platynereis dumerilii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Gazave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.148. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-021-01074-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tracey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Holroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.e0010062. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0010062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin landscape dynamics in the early development of the plant parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Hassanaly-Goulamhoussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu-Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.765690. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.765690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic response to light versus shade associated with DNA methylation changes in Snapdragon plants (Antirrhinum majus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierick Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gourcilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Latutrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.227. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12020227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epigenetics Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage compensation throughout the Schistosoma mansoni lifecycle: specific chromatin landscape of the Z chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Vicoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1909-1922. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evz133/5527757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the environment on developmental plasticity and infection success of Schistosoma parasites – an epigenetic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1475. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aik-Choon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Esawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universality of the DNA methylation codes in Eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.173. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37407-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone methylation changes are required for life cycle progression in the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Taudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin P Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Padalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl F Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.e1007066. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1007066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notos -a galaxy tool to analyze CpN observed expected ratios for inferring DNA methylation types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Lacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.105. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2115-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplantation of schistosome sporocysts between host snails: A video guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Driguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/wellcomeopenres.13488.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cytoplasm Affects the Epigenome in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Reinhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/epigenomes2030017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Raimondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (3), pp.266-281. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent-of-Origin Dependent Gene Expression in Male and Female Schistosome Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 10 (3), pp.840-856. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-omic analyses in Biomphalaria-Schistosoma dialogue reveal the immunobiological significance of FREP- Sm PoMuc interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.16 - 27. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Biomphalaria glabrata DNA methylation machinery displays spatial tissue expression, is differentially active in distinct snail populations and is modulated by interactions with Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin P Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar P Niazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David F Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad T Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.e0005246. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome analysis of a schistosomiasis-transmitting freshwater snail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Loker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15451. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double impact: natural molluscicide for schistosomiasis vector control also impedes development of Schistosoma mansoni cercariae into adult parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Walet-Balieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Christina Mello-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.e0005789. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compatibility between Biomphalaria glabrata snails and Schistosoma mansoni: an increasingly complex puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bridger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.111-145. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.apar.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a parental exposure to diuron on Pacific oyster spat methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Sussarellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.dvx004. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Epi)genetic inheritance in Schistosoma mansoni: a system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Wolkenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Padalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin K. Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl F. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1590, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and mitotic heritability of epimutations in Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, EPIGENETIC STUDIES IN ECOLOGY AND EVOLUTION, 25 (8), pp.1741-1758. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-biased transcriptome of Schistosoma mansoni: host-parasite interaction, genetic determinants and epigenetic regulators are associated with sexual differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (9), pp.e0004930. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0004930.s010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional changes in Crassostrea gigas oyster spat following a parental exposure to the herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic origin of adaptive phenotypic variants in the human blood-fluke Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.227. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-016-0076-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of variable immunoglobulin and lectin domain containing molecules in the snail Biomphalaria glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1), pp.234-243. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epigenome of Schistosoma mansoni Provides Insight about How Cercariae Poise Transcription until Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mireille Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), pp.e0003853. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0003853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of DMRT (Double sex/Male-abnormal-3 Related Transcription factor) genes in sex determination and differentiation mechanisms: ubiquity and diversity across the animal kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338 (7), pp.451-462. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Triggers Broad Pocillopora damicornis Transcriptomic Remodeling, while Vibrio coralliilyticus Infection Induces a More Targeted Immuno-Suppression Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e107672. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the molecular bases of epigenetic inheritance in non-model invertebrates: the case of the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.211. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to hycanthone alters chromatin structure around specific gene functions and specific repeats in Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M. J. Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Villafan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.207. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan parasite communities of catfishes (Teleostei: Siluridae) in Benin (West Africa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Tossavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gbankoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Adité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moudachirou Ibikounlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (11), pp.3973-3983. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-014-4063-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No more non-model species: The promise of next generation sequencing for comparative immunology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen Adema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Raftos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.56-66. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosoma mansoni mucin genes expression (SmPoMuc): an epigenetic control to shape the adaptation to new host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mireille Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (8), pp.e1003571. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00856613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-methyl-cytosine and 5-hydroxy-methyl-cytosine in the genome of Biomphalaria glabrata, a snail intermediate host of Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen Adema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.167. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-6-167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00839033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female biased sex-ratio in Schistosoma mansoni after exposure to an allopatric intermediate host strain of Biomphalaria glabrata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M J Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135, pp.350-356. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00856611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes Related to Ion-Transport and Energy Production Are Upregulated in Response to CO2-Driven pH Decrease in Corals: New Insights from Transcriptome Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zoccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58652. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes related to ion-transport and energy production are upregulated in response to CO2-Driven pH decrease in corals: new insights from transcriptome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zoccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00805879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of de-novo assembly of massive sequencing reads with classical repeat prediction improves identification of repetitive sequences in Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mireille Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 130 (4), pp.470-474. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00674586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes around satellite repeats on the Schistosoma mansoni female sex chromosome suggest a possible mechanism for sex chromosome emergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mj Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.R14. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-2-r14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00677346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an understanding of the epigenetics of schistosomes: a comparative epigenomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. J. Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (7), pp.823-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00643863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native chromatin immunoprecipitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 791, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-61779-316-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00629480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Schistosoma genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Mourão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. T. Loverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2-3), pp.151-162. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3024.2011.01349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00665474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertebrate host protective immunity drives genetic diversity and antigenic polymorphism in Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kieffer-Jaquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.554-72. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02190.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00580773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome in-silico subtractive hybridization (WISH) - using massive sequencing for the identification of unique and repetitive sex-specific sequences: the example of Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.387. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00495369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and phenotypic variability in populaitons of Schistosoma mansoni - a possible kick-off for adaptative host/parasite evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (4), pp.669-678. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2009.18040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00495189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for lateral gene transfer between salmonids and schistosomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (11), pp.918-9. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng1110-918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for large difference in genomic methylation between wild and hatchery steelhead (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Amarasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F09-174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00495179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native chromatin immunoprecipitation (N-ChIP) and ChIP-Seq of Schistosoma mansoni: Critical experimental parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1), pp.70-6. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone deacetylase inhibitors induce apoptosis, histone hyperacetylation and up-regulation of gene transcription in Schistosoma mansoni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 168 (1), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosoma mansoni: Developmental arrest of miracidia treated with histone deacetylase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121, pp.288-291. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2008.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00371695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematode interactions : research of molecular determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cousteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.304-309. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2008153304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAGE hypomethylation, a new epigenetic biomarker for colon cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Selves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hindermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.1374-1379. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-07-2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The compatibility polymorphism in invertebrate host/trematodes interactions: research of molecular determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.304-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular determinants of compatibility polymorphism in the Biomphalaria glabrata / Schistosoma mansoni model: New candidates identified by a global comparative proteomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.205-216. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00286494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of highly polymorphic mucin proteins (Sm PoMuc) from the parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00286479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled chaos of polymorphic mucins in a metazoan parasite (Schistosoma mansoni) interacting with its invertebrate host (Biomphalaria glabrata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond J. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohisa Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (11), pp.e330. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excretory-secretory proteome of larval Schistosoma mansoni and Echinostoma caproni, two parasites of Biomphalaria glabrata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin E F Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (1), pp.45-56. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbiopara.2007.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the juxtacentromeric heterochromatin-euchromatin frontier of human chromosome 21.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertina de Sario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.1198-1207. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.5440306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin D1 Gene Activation in Human Myeloma Cells Is Independent of DNA Hypomethylation or Histone Hyperacetylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krieger S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabbah M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2005.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the mysteries of mollusk epigenetics: a multiOmics approach to study the chromatin structure of the Pacific oyster Magallana gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Calzaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosomiasis control revisited: insights from the Corsican outbreak and emerging epigenetic and genetic strategies (C. Grunau Keynote Lecturer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">200 Years Theodor Bilharz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tübingen, Oct 2025, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and the Evolution of Host-Pathogen Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Centre for Integrative Biodiversity Research (iDiv) Halle-Jena-Leipzig Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Centre for Integrative Biodiversity Research, May 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and Fast-Renewed Inbreeding Depression in Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz Institute for Zoo and Wildlife Research Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute for Zoo and Wildlife Research, May 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing DNA methylation and fast-renewed inbreeding depression in animals (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz Institute for Zoo and Wildlife Research Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute for Zoo and Wildlife Research, May 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROUND TABLE SPEAKER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional evaluation of miRNAsin schistosomiasis transmitting snails and their role in resistance/susceptibility to Schistosomaspp. (Trematoda: Digenea) (PRIX MEILLEURE PRESENTATION ORALE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Gabriel Rodrigues Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Gomes Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55592/sie.v1i01.7475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomphalaria glabrata, a new model to investigate the evolution of meiotic recombination (JULIE CLEMENT, ROUND TABLE SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. J. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of schistosomes through an ecosystem lens (OLIVIER REY, ROUND TABLE SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. J. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomphalaria glabrata, a new model to investigate the evolution of meiotic recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rudler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17º International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Riccio Oliveira (Fiocruz-Bahia, Brazil); Leonardo Farias Paiva (Fiocruz-Bahia, Brazil), Nov 2024, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Mysteries of Mollusk Epigenetics: A Multiomics Approach to study the chromatin structure of the pacific oyster Magallana gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPSEB29 29th European Meeting for PhD students in Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Puchberg am Schneeberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Epigénétique en Écologie, Agronomie et Évolution (ORGANISATEUR, INTRODUCTION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEE International congress in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics - Concepts and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training with the UM BIOPOLIS Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIOPOLIS Framework from genes, to ecosystems, to society; Université de Montpellier, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique & histoire transgénérationnelle. Comment le passé surgit dans nos gènes et pourquoi ça peut (nous) être utile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Regards croisés sur le vivant en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé BIODIVOC; Maison des Sciences de l'Homme Sud, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics of Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schistosoma 2023 : International Virtual Conference on Schistosomiasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Scientific Group, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of &amp;quot;Epigenetics in Ecology and Evolution&amp;quot;: lessons learned and challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du labex Cemeb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Cemeb, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-induced Masculinisation of Nile Tilapia: Effects seen in the Adult Gonad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena d'Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokyatou Sissao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureana Rebordinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on The Biology of Fish (ICBF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Fisheries Society; Centre of Marine Biodiversity Exploitation and Conservation, Jun 2022, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-induced masculinisation of Nile tilapia: effects seen in the adult gonad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. d'Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sissao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rebordinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ht International Congress in the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Labex TULIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the role of DNA methylation in Biomphalaria glabrata infection susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Gawehns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola B Arimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Schistosomiasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIOCRUZ, Nov 2022, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Functional genomics of parasitic flatworms&amp;quot; (CHRISTOPH GRUNAU, CHAIR OF THE SYMPOSIUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPA 2022 15th International Congress of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Federation of Parasitologists, Aug 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-by-temperature interaction in shaping the male phenotype of Nile Tilapia: Epigenetic a transcriptome responses in adult gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena d'Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokyatou Sissao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureana Rebordinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Sex Determination in Vertebrates (ESSDV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Giens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota induced epigenetic memory shapes Crassostrea gigas for a lifelong and intergenerational immune protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR3E/REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR3E : "Epigénétique en Ecologie et Evolution »; REacTION : "Réseau d'échange sur les mécanismes Épigénétiques, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fonctionne le vaccin à ARN contre le Covid19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public de l'Université de Perpignan Via Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, Sep 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GDR3E: Objectives, Actions and Challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence EPIPLANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS GDR EPIPLANT, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WEome of Schistosoma mansoni – a non-coding DNA resource shaping schistosome biology, variability, and evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vj Olzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSP (British Society for Parasitology) Parasites online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Parasitology, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cercarial emergence rhythms of the diurnal and nocturnal chronotypes of the parasite Schistosoma mansoni circadian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winka Le Clec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes are essential for development and evolution of the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Seminar University of Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Apr 2020, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'épigénétique dans les interactions hôtes-pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épigénétique, l'enfant terrible ou réconciliateur des sciences de l'hérédité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du temps libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Perpignan; Université de Perpignan via Domitia, Dec 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylome study of high-temperature masculinization in the Nile tilapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena d'Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissao Rokyatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureana Rebordinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIgenetics in MARine biology (EPIMAR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and schistosome development and infection success (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge parasite-host seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University, Apr 2019, Cambridge (Angleterre), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes are essential for development and evolution of the human parasite Schistosoma mansoni (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Epigenomics and Transcriptomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Campinas UNICAMP, Jul 2019, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'épigénétique dans l'expression des variants phénotypiques essentiels pour l'interaction : Schistosoma mansoni (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi française à UNICAMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICAMP université d'État de Campinas, Jul 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 3 &amp;quot;Epigénétique et génomique fonctionnelle&amp;quot; (INVITED SPEAKER, CHAIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS GDR Génomique Environnementale, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes are essential for development and evolution of the human parasite Schistosoma mansoni (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Encontro Groupo Arthromint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthromint Group Meeting, Jul 2019, Ilha Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes are essential for development and evolution of the parasitic flatworm Schistosoma mansoni (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Réseau EpiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau EpiPHASE; INRA, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach linking genetic, epigenetic, cytoplasmic and holobiont inheritance to understand rapid adaptation of parasitic flatworms (Schistosoma sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the American Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Baltimore, United States. pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent bleaching inducing thermotolerance increases: a dive into the holobiont adaptability through (meta)genomic and epigenomic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve R Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritabilité des mécanismes épigénétiques contrôlant le succès d’infestation du parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Réunion du REID Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution adaptative : et si Lamarck avait raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès pluridisciplinaire des Doctorants UPVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, May 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The puzzle of cnidarians adaptation: an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society for Evolutionary Biology ESEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. pp.1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible epigenetic origin of thermal stress adaptation of the tropical coral Pocillopora damicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS Epigénétique en Ecologie et Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique Pluridisciplinaire Epigénétique en Ecologie et Evolution CNRS, Dec 2013, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et méthodes de RNA-seq appliquées aux questions écologiques sur organismes non modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Conférences: Exploration de la Biodiversité par NGS, de nouveaux horizons ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologie des Invertébrés IMMUNINV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reefs Symposium ICRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global coral transcriptomic responses to ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zoccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus: a RNA-seq approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée du réseau "Interactions Micro-organismes Hôtes" IMH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Interactions Micro-organismes Hôtes, Nov 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for epigenetics in adaptative evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00495195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mucines polymorphes (SmPoMucs) au coeur de l'interaction entre B. glabrata et S. mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00329976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polymorphisme de mucines (SmPoMucs) au coeur de l'interaction entre B. glabrata et S. mansoni : un &amp;quot;chaos contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv. 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00329916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants moléculaires de la compatibilité dans l'interaction Biomphalaria glabrata / Schistosoma mansoni : approche protéomique comparative et caractérisation des mucines polymorphes de S. mansoni (SmPoMuc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00330460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation: a way for fast-renewed inbreeding depression in animals? An example with the mollusc species Physa acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Le Veve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human DNMT3A inhibitors are potential active epigenome modulators in invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Calzaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier F.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winka Le Clec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Cold Spring Harbor Laboratory Symposium on Quantitative Biology: Biological Time Keeping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of two subpopulations of Biomphalaria glabrata for their resistance and susceptibility to Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Simphor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier F.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winka Le Clec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of Ecology and Evolution of Infectious Diseases (EEID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Lasica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric D Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winka Le Clec’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting (EEID 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and genetic determinants of resistance in the Pacific oyster Crassostrea gigas : A case study in natural population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epi(genetic) determinants of resistance in the Pacific oyster Crassostrea gigas: A case study in natural population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EEID Ecology and Evolution of Infectious Diseases Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic engineering of Schistosoma vector snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret A Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nevoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier (online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach of the resistance mechanisms to the mass mortality syndrome affecting the juvenile of the oyster Crassostrea gigas (POMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Epigenetic In Marine Biology Congress EPIMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and genetic mechanisms of trained adaptation to global warming in corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve R Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVOLUTION 2018 - 2nd Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. FEBS Congress, Biochemistry Forever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. FEBS Open Bio, 8 (supplément S1), 2018, Supplément 43rd FEBS Congress, Biochemistry Forever, Prague, Czech Republic, July 7‐12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of epigenetic mechanisms in Dauermodifikations and adaptative evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Picart-Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Eco-Evo-Epigen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally induced epigenetic plasticity in the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M J Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Arancibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod « Les maladies infectieuses comme moteur de l’évolution : les défis à venir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics in Ecology and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.336, 2025, 9781394372683. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394372683.fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique en écologie et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph GRUNAU; Stéphane MAURY. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.332, 2024, Sciences. Ecosystèmes et environnement, 9781789492163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Épigénétique en Ecologie et Environnement de l’Institut Ecologie et Environnement du CNRS. Les Cahiers Prospectives (CNRS-INEE) n°8 Novembre 80 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, pp.80 Pages, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics in Evolution (chapitre 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weyrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grunau Christoph; Maury Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-290, 2025, 9781394372683. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394372683.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes épigénétiques des interactions hôte-agent pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Jammes; Pierre Boudry; Stéphane Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigénétique. Mécanismes moléculaires, biologie du développement et réponses à l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2024, 978-2-7592-3769-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Combes et l'épigénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Delseny; Joseph Jourdane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Combes Biologiste et Enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.103-105, 2022, 978-2-35412-470-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring histone modifications in the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David J. Timson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schistosoma mansoni. Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2151, Springer, pp.93-107, 2020, Methods in Molecular Biology, 978-1-0716-0634-6. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0635-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone Methylome of the Human Parasite Schistosoma Mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DNA, RNA, and Histone Methylomes. RNA Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.607-624, 2019, 978-3-030-14791-4. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14792-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'épigénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Nicoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danchin Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D Joly &amp; C Grunau (dir.) Prospective épigénétique écologie &amp; évolution, Une prospective de l'Institut écologie et environnement, N. 8 - Novembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphic mucin-like proteins in Schistosoma mansoni, a variable antigen and a key component of the compatibility between the schistosome and its snail host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hsu, E.; Du Pasquier, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogen-host interactions: antigenic variation v. somatic adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Springer, pp.91-108, 2015, Results and problems in cell differentiation, 978-3319208183. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20819-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation mapping in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics: linking genotype and phenotype in development and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California Press, pp.70-86, 2011, 978-0-520-94882-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Histone post-translational modifications in the Pacific oyster using iDeal CUT&amp;Tag and the Tissue Nuclei Extraction Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilharziose en Europe : à la recherche de nouvelles armes pour combattre cette maladie tropicale déjà implantée en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Brindley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.213159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The histone code of love: epigenetics of maturation of gonads in the human blood fluke Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avril Coghlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Moescheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not just mutations: Inbreeding depression persists without genetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin protein 1 (HP1) of&amp;lt;i&amp;gt;Schistosoma mansoni&amp;lt;/i&amp;gt;: non-canonical chromatin landscape and fitness effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália S da Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Bergamini Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Manuel Fernandes Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silmara Marques Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure around long non-coding RNA (lncRNA) genes in Schistosoma mansoni gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph G. Grevelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of Chromatin Immunoprecipitation (ChIP-Seq) methods in the Pacific oyster Magallana gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epigenetic molluscicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Halby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola B Arimondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced efficiency of RNA-guided CASI2a versus CAS9 transgene knock-in and activity at a Schistosoma mansoni genome safe harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Moescheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prapakorn Wisitphongpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria H Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic variation causes heritable variation in complex traits in the mollusk Biomphalaria glabrata, vector of the human parasite Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Gawehns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierick Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic then genetic variations underpin rapid adaptation of oyster populations (Crassostrea gigas ) to Pacific Oyster Mortality Syndrome (POMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modulation of Schistosoma mansoni lysine specific demethylase 1 (SmLSD1) induces wide-scale biological and epigenomic changes [version 1 ; peer review: awaiting peer review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Padalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra A Celatka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Y Rienhoff Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay H Kalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted insertion of reporter transgene into a gene safe harbor in human blood fluke, Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannaporn Ittiprasert Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Möscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria H Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tropical coral Pocillopora acuta has a mosaic DNA methylome, an unusual chromatin structure and shows histone H3 clipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Picart Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Brener Raffalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Romans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypomethylated poplars show higher tolerance to water deficit and highlight a dual role for DNA methylation in shoot meristem: regulation of stress response and genome integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. D Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing, de novo assembly and annotation of the genome of the scleractinian coral, Pocillopora acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin structure changes in Daphnia populations upon exposure to environmental cues – or – The discovery of Wolterecks “Matrix”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aki Minoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and morphological analysis of the human-infecting schistosome emerging in Europe reveals a complex admixture between Schistosoma haematobium and Schistosoma bovis parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tracey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Holroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId640"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40DE10DD"/>
+    <w:nsid w:val="4E6C0F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christoph-grunau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2161-412X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17660832X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6989-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2026.150132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Ar&#234;des-Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guerra-S&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760250114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.rmkf3hncf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila de Andrade Penteado Corr&#234;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#227; da Silva Oliveira Teodoro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Luz da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Queiroz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayn&#225; Dandara Do Amaral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202502913R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bonel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrag008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo C Augusto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quack" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph G Grevelding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna11020025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia S da Trindade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Bergamini Valentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Manuel Fernandes Mendes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Souza Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Moescheid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria H Mann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchanee Rodpai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Matthies-Wiesler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106915" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315093v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener Raffalli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17058.2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.794650" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M O Reisser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.630290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Janett Janett Olzog" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina E Weinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab204" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Antczak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Scherbak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146404" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Sena Amaral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Woellner Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S A Pereira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Tahira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V M Malvezzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26497-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083515v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Ferry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01074-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467409v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Hassanaly-Goulamhoussen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu-Garello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.765690" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020227" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177468v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Vicoso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz133/5527757" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178309v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37407-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Taudt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin P Geyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Padalino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F Hoffmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Lacal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2115-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Driguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Geyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.13488.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Voigt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dobler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Dowling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reinhardt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes2030017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Walet-Balieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Christina Mello-Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005789" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bridger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2016.08.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523805v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar P Niazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F Duval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad T Tomlinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005246" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlemagne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvx004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511049v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wolkenhauer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin K. Geyer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F. Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.12.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13555" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01387886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004930.s010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akcha" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouxel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.03.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364014v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aliaga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-016-0076-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mireille Lepesant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freitag" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003853" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112701v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. J. Lepesant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Villafan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00207" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112344v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00211" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112591v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tossavi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gbankoto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adit&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4063-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Adema" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Raftos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00856613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Perrin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003571" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00839033v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-167" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00856611v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M J Lepesant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Climent" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2013.07.023" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zoccola" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058652" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00805879v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674586v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677346v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mj Lepesant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freitag" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-2-r14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00643863v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. J. Lepesant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00629480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-316-5_15" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00665474v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Mour&#227;o" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Loverde" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Jones" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oliveira" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01349.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX4ZRSX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608638v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1110-918" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495369v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-387" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.18040.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SR2MZDD4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495179v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Blouin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thuillier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarasinghe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cluzel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-174" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459184v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caby" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Capron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.06.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTHQMK0X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459175v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Azzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.02.015" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371695v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2008.11.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289933v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Brun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Selves" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hindermann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-2656" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344425v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286494v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZSC2HZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170690v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E F Gourbal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.05.009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZXH596P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113088v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina de Sario" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5440306" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krieger S" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah M" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2005.03.011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47QKG8K4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307781v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894108v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894123v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883368v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894081v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883304v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Dutra" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gabriel Rodrigues Vieira" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hubert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gomes Lima" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55592/sie.v1i01.7475" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883418v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883422v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790471v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882873v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883882v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885536v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884205v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885460v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885443v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976732v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. d'Cotta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sissao" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebordinos" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182866v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena d'Cotta" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokyatou Sissao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureana Rebordinos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182868v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886530v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoffman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893444v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887755v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888550v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Olzog" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Weinberg" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889216v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889208v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182863v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissao Rokyatou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Toguyeni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891606v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890351v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891668v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891309v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134509v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164367v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968975v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968980v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969008v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ladri&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966000v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965931v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969030v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dheilly" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495195v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepesant" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosseau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00329976v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierce" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00329916v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hirai" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330460v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280708v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885388v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887991v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888052v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Goodell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nevoit" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971618v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007854v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134476v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051977v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394372683" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372683.fmatter" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785697v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/epigenetique-en-ecologie-et-evolution/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366517v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051990v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weyrich" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372683.ch11" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372683.ch11" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025781v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328481v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0635-3_9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187605v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-14792-1_24" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14792-1_24" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926493v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Nicoglou" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danchin Etienne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110515v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20819-0_4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941929v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232917v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Brindley" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505724v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Coghlan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Moescheid" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977368v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515279v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara Marques Allegretti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472912v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph G. Grevelding" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157076v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halby" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650982v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapakorn Wisitphongpun" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884615v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra A Celatka" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Y Rienhoff Jr" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay H Kalin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771118v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert Tanno" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F M&#246;scheid" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239798v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart Picolo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christoph-grunau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2161-412X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17660832X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6989-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2026.150132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Ar&#234;des-Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guerra-S&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760250114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.rmkf3hncf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila de Andrade Penteado Corr&#234;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#227; da Silva Oliveira Teodoro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Luz da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Queiroz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayn&#225; Dandara Do Amaral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202502913R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bonel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrag008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo C Augusto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quack" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph G Grevelding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna11020025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia S da Trindade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Bergamini Valentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Manuel Fernandes Mendes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Souza Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Moescheid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria H Mann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchanee Rodpai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315093v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener Raffalli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17058.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Matthies-Wiesler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106915" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.794650" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Janett Janett Olzog" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina E Weinberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M O Reisser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.630290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Antczak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Scherbak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146404" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Sena Amaral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Woellner Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S A Pereira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Tahira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V M Malvezzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26497-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083515v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Planques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Ferry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01074-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467409v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Hassanaly-Goulamhoussen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu-Garello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.765690" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020227" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Vicoso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz133/5527757" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178309v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01475" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37407-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Taudt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin P Geyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Padalino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F Hoffmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Lacal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2115-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Driguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Geyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.13488.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Voigt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dobler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Dowling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reinhardt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes2030017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598455v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar P Niazi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad T Tomlinson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005246" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adema" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hillier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Loker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knight" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15451" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Walet-Balieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Christina Mello-Silva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005789" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511043v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bridger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2016.08.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlemagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvx004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511049v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wolkenhauer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin K. Geyer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F. Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.12.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13555" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01387886v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004930.s010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akcha" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouxel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.03.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364014v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aliaga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-016-0076-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01082870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.10.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mireille Lepesant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freitag" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003853" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112610v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112344v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00211" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112701v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. J. Lepesant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Villafan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00207" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112591v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tossavi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gbankoto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adit&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4063-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Adema" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Raftos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00856613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Perrin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003571" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00839033v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-167" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00856611v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M J Lepesant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Climent" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2013.07.023" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zoccola" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058652" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00805879v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00674586v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677346v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mj Lepesant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freitag" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portela" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-2-r14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00643863v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. J. Lepesant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00629480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-316-5_15" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00665474v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Mour&#227;o" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Loverde" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Jones" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oliveira" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01349.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX4ZRSX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580773v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02190.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495369v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-387" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495189v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.18040.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SR2MZDD4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608638v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1110-918" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495179v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Blouin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thuillier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarasinghe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cluzel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F09-174" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Azzi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Smith" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.02.015" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Capron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.06.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTHQMK0X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371695v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2008.11.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668649v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cousteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153304" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Brun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Selves" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hindermann" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-2656" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344425v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286494v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZSC2HZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pierce" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.11.015" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPM4F9V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344615v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Hirai" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000330" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170690v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E F Gourbal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.05.009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZXH596P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113088v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina de Sario" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5440306" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krieger S" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah M" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2005.03.011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47QKG8K4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307781v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894123v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894108v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894081v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883368v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883304v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Dutra" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gabriel Rodrigues Vieira" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hubert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gomes Lima" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55592/sie.v1i01.7475" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883418v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883422v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790471v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882873v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883882v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885536v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884205v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885443v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885460v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182866v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena d'Cotta" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokyatou Sissao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureana Rebordinos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976732v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. d'Cotta" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sissao" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebordinos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886530v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoffman" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182868v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893444v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887755v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888550v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Olzog" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Weinberg" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889216v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889208v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182863v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissao Rokyatou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Toguyeni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891606v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890351v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891668v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891309v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134509v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164367v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968975v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968980v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969008v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ladri&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966000v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965931v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969030v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dheilly" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495195v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepesant" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosseau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00329976v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierce" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00329916v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hirai" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00330460v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280708v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885388v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887991v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971618v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Goodell" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nevoit" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007854v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134476v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051977v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394372683" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372683.fmatter" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785697v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/epigenetique-en-ecologie-et-evolution/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366517v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051990v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weyrich" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372683.ch11" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372683.ch11" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025781v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328481v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0635-3_9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187605v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-14792-1_24" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14792-1_24" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926493v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Nicoglou" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danchin Etienne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110515v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20819-0_4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941929v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232917v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Brindley" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505724v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Coghlan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Moescheid" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977368v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515279v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara Marques Allegretti" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472912v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph G. Grevelding" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157076v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halby" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650982v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prapakorn Wisitphongpun" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884615v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra A Celatka" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Y Rienhoff Jr" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay H Kalin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lassalle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771118v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert Tanno" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F M&#246;scheid" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239798v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart Picolo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>