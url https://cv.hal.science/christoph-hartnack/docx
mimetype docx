--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -2673,191 +2673,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse flow of nuclear matter in collisions of heavy nuclei at intermediate energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kaon production at subthreshold and threshold energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 506, pp.261-266</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.571-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021453v1</w:t>
+                <w:t xml:space="preserve">hal-00008755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaon production at subthreshold and threshold energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse flow of nuclear matter in collisions of heavy nuclei at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27, pp.571-578</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 506, pp.261-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008755v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond mean field confrontation of different models with high transverse momentum proton spectra</w:t>
               </w:r>
@@ -3066,385 +3066,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of baryonic resonances on the dynamics of kaons : prepared for workshop on the structure of mesons, baryons, and nuclei, cracow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic models for ultrarelativistic heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arleo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.A. Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brandstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29, pp.3211-3214</w:t>
+              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41, pp.225-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005957v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the many-body dynamics of heavy ion collisions : present status and future perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Puri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Konopka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, B437, pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic models for ultrarelativistic heavy ion collisions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Brandstetter</w:t>
+                <w:t xml:space="preserve">On the influence of baryonic resonances on the dynamics of kaons : prepared for workshop on the structure of mesons, baryons, and nuclei, cracow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bravina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 41, pp.225-370</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.3211-3214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005947v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal anisotropies as stringent test for nuclear transport models</w:t>
               </w:r>
@@ -3568,51 +3568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multifragmentation of spectator matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Puri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic calculations of stopping and flow from 160 A MeV to 160-A GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Puri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,51 +3758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment formation in heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Puri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,252 +4255,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the elliptic flow and its dependence on the Equation of State in heavy-ion reactions at intermediate energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.Le Fèvre</w:t>
+                <w:t xml:space="preserve">What pions can tell us about the neutron skin of nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leifels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering (IWM-EC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Varenna, Italy. pp.211-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137268v1</w:t>
+                <w:t xml:space="preserve">hal-02097275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What pions can tell us about the neutron skin of nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of the elliptic flow and its dependence on the Equation of State in heavy-ion reactions at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leifels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Nuclear Reaction Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering (IWM-EC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Catane, Italy. pp.180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2018-18180-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097275v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIGA, a new approach to identify isotopes and hypernuclei in $n$-body transport models</w:t>
               </w:r>
@@ -4744,339 +4744,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-medium effects on strangeness production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Cassing</w:t>
+                <w:t xml:space="preserve">What heavy ion can teach us about strange particles and what strange particles can teach us about heavy ions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oeschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leifels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Bratkovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference on Hypernuclear and Strange Particle Physics (HYP2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.387-391, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.392-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2013.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2013.01.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00875466v1</w:t>
+                <w:t xml:space="preserve">in2p3-00875600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What heavy ion can teach us about strange particles and what strange particles can teach us about heavy ions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-medium effects on strangeness production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bratkovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Cassing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leifels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference on Hypernuclear and Strange Particle Physics (HYP2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.392-395, </w:t>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.387-391, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2013.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00875600v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00875466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$K^{+}$ and $K^{-}$ potentials in hadronic matter can be observed</w:t>
+                <w:t xml:space="preserve">Spectral ratio: an observable to determine $K^{+}$ nucleus potential and $K^{+}$ N scattering cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
@@ -5103,457 +5103,457 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAE BRNS Symposium on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Visakhapatnam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630090v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-medium effects on $K^{+}$ and $K^{-}$ spectra in lighter systems</w:t>
+                <w:t xml:space="preserve">$K^{+}$ and $K^{-}$ potentials in hadronic matter can be observed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAE Symposium on Nuclear Physics</w:t>
+              <w:t xml:space="preserve">DAE BRNS Symposium on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Visakhapatnam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630085v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral ratio: an observable to determine $K^{+}$ nucleus potential and $K^{+}$ N scattering cross section</w:t>
+                <w:t xml:space="preserve">In-medium effects on $K^{+}$ and $K^{-}$ spectra in lighter systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAE BRNS Symposium on Nuclear Physics</w:t>
+              <w:t xml:space="preserve">DAE Symposium on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Visakhapatnam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630095v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear matter properties from subthreshold kaon production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence of balance energy on isospin degrees of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Puri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Oeschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Villa Monastero, Varenna, Italy. pp.463-470</w:t>
+              <w:t xml:space="preserve">International Symposium on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Mumbai, India. pp.454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00689847v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of balance energy on isospin degrees of freedom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear matter properties from subthreshold kaon production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oeschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Mumbai, India. pp.454</w:t>
+              <w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Villa Monastero, Varenna, Italy. pp.463-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677510v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00689847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of heavy ion collisions within the Isospin Quantum Molecular Dynamics Model</w:t>
               </w:r>
@@ -5775,200 +5775,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00193553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nuclear Equation of State From K+</w:t>
+                <w:t xml:space="preserve">Recent astrophysical and accelerator based results on the Hadronic Equation of State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oeschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Institute Workshop on the Nuclear Equation of State</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Strangeness in Quark Matter (SQM06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Los Angeles, United States. pp.S231-S239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/32/12/S29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00481687v1</w:t>
+                <w:t xml:space="preserve">in2p3-00128950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent astrophysical and accelerator based results on the Hadronic Equation of State</w:t>
+                <w:t xml:space="preserve">The Nuclear Equation of State From K+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strangeness in Quark Matter (SQM06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Institute Workshop on the Nuclear Equation of State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Darmstadt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/32/12/S29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00128950v1</w:t>
+                <w:t xml:space="preserve">in2p3-00481687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of low energy heavy ion collision within the Isospin Quantum Molecular Dynamics Model</w:t>
               </w:r>
@@ -6062,51 +6062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bratkovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Soff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zschiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7293,51 +7293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="743B9FFD"/>
+    <w:nsid w:val="441D2DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7524,51 +7524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christoph-hartnack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7193-5848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18124389X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Wolter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colonna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cozma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Danielewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.044609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Kljenak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Desmytter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Elorza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gallego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Ming Ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2022.103962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Bluhm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kalweit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nahrgang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Arslandok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braun-Munzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2020.122016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartnack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leifels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartnack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.034901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reisdorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2015.09.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Tsang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratkovskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Leifels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779615050020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00958656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zinyuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herrmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chaou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW9P6HZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00688077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oeschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Bratkovskaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2011.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Gautam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Chugh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Sood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Puri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/8/085102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271810017573" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F. J. Mueller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00154379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thom&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.064902" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kampfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/7/367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkacem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00122-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arleo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Konopka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bass" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandstetter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bravina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coffin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fintz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramillien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Alard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amouroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le F&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colonna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Verde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agarwal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aichelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329010004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le F&#233;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9062-7_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Le F&#232;vre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18180-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kireyev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16399-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cassing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.01.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZBPTFTK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.05.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD42LW2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Puri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422281v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/4/044021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/32/12/S29" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Kolomeitsev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Barz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/6/015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Soff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zschiesche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/27/3/324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Przewlocki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Materna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007854v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pawlak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kieliszek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sood" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christoph-hartnack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7193-5848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18124389X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Wolter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colonna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cozma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Danielewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.044609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Kljenak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Desmytter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Elorza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gallego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Ming Ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2022.103962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Bluhm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kalweit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nahrgang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Arslandok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braun-Munzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2020.122016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartnack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leifels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartnack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.034901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reisdorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2015.09.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Tsang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratkovskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Leifels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779615050020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00958656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zinyuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herrmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chaou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW9P6HZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00688077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oeschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Bratkovskaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2011.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Gautam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Chugh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Sood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Puri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/8/085102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271810017573" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F. J. Mueller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00154379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thom&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.064902" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kampfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/7/367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkacem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00122-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bass" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleicher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandstetter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bravina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Konopka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arleo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coffin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fintz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramillien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Alard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amouroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le F&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colonna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Verde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agarwal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aichelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329010004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le F&#233;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9062-7_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Le F&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18180-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kireyev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16399-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.05.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD42LW2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cassing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.01.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZBPTFTK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Puri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422281v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/4/044021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/32/12/S29" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481687v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Kolomeitsev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Barz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/6/015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Soff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zschiesche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/27/3/324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Przewlocki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Materna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007854v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pawlak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kieliszek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sood" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>