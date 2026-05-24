--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2673,191 +2673,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaon production at subthreshold and threshold energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse flow of nuclear matter in collisions of heavy nuclei at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27, pp.571-578</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 506, pp.261-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008755v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse flow of nuclear matter in collisions of heavy nuclei at intermediate energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kaon production at subthreshold and threshold energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 506, pp.261-266</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.571-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021453v1</w:t>
+                <w:t xml:space="preserve">hal-00008755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond mean field confrontation of different models with high transverse momentum proton spectra</w:t>
               </w:r>
@@ -3066,385 +3066,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic models for ultrarelativistic heavy ion collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the influence of baryonic resonances on the dynamics of kaons : prepared for workshop on the structure of mesons, baryons, and nuclei, cracow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Bass</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Arleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 41, pp.225-370</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.3211-3214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005947v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the many-body dynamics of heavy ion collisions : present status and future perspective.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Hartnack</w:t>
+                <w:t xml:space="preserve">Microscopic models for ultrarelativistic heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brandstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Puri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.A. Bass</w:t>
+                <w:t xml:space="preserve">L. Bravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, B437, pp.151-169</w:t>
+              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41, pp.225-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000656v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of baryonic resonances on the dynamics of kaons : prepared for workshop on the structure of mesons, baryons, and nuclei, cracow</w:t>
+                <w:t xml:space="preserve">Modelling the many-body dynamics of heavy ion collisions : present status and future perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. David</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Puri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arleo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Konopka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29, pp.3211-3214</w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, B437, pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005957v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal anisotropies as stringent test for nuclear transport models</w:t>
               </w:r>
@@ -3568,51 +3568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multifragmentation of spectator matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Puri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic calculations of stopping and flow from 160 A MeV to 160-A GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Puri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,51 +3758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment formation in heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Puri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,51 +5032,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00875466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral ratio: an observable to determine $K^{+}$ nucleus potential and $K^{+}$ N scattering cross section</w:t>
+                <w:t xml:space="preserve">$K^{+}$ and $K^{-}$ potentials in hadronic matter can be observed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
@@ -5103,595 +5103,595 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAE BRNS Symposium on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Visakhapatnam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630095v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$K^{+}$ and $K^{-}$ potentials in hadronic matter can be observed</w:t>
+                <w:t xml:space="preserve">In-medium effects on $K^{+}$ and $K^{-}$ spectra in lighter systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAE BRNS Symposium on Nuclear Physics</w:t>
+              <w:t xml:space="preserve">DAE Symposium on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Visakhapatnam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630090v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-medium effects on $K^{+}$ and $K^{-}$ spectra in lighter systems</w:t>
+                <w:t xml:space="preserve">Spectral ratio: an observable to determine $K^{+}$ nucleus potential and $K^{+}$ N scattering cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAE Symposium on Nuclear Physics</w:t>
+              <w:t xml:space="preserve">DAE BRNS Symposium on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Visakhapatnam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630085v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of balance energy on isospin degrees of freedom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear matter properties from subthreshold kaon production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oeschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Mumbai, India. pp.454</w:t>
+              <w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Villa Monastero, Varenna, Italy. pp.463-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00677510v1</w:t>
+                <w:t xml:space="preserve">in2p3-00689847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear matter properties from subthreshold kaon production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence of balance energy on isospin degrees of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Puri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Oeschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Villa Monastero, Varenna, Italy. pp.463-470</w:t>
+              <w:t xml:space="preserve">International Symposium on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Mumbai, India. pp.454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00689847v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of heavy ion collisions within the Isospin Quantum Molecular Dynamics Model</w:t>
+                <w:t xml:space="preserve">Strangeness at GSI-seen by transport models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ICTP-AIEA advanced workshop on model codes for spallation reactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Virtuals Institute Workshop on Strangeness Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00422281v1</w:t>
+                <w:t xml:space="preserve">in2p3-00422292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strangeness at GSI-seen by transport models</w:t>
+                <w:t xml:space="preserve">Description of heavy ion collisions within the Isospin Quantum Molecular Dynamics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtuals Institute Workshop on Strangeness Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Joint ICTP-AIEA advanced workshop on model codes for spallation reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00422292v1</w:t>
+                <w:t xml:space="preserve">in2p3-00422281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaon production at subthreshold energies - what do we learn about the nuclear medium ?</w:t>
               </w:r>
@@ -6062,51 +6062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. Barz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bratkovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Soff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zschiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6449,277 +6449,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from two-nucleon interferometry experiment, E286, at Ganil</w:t>
+                <w:t xml:space="preserve">Two-nucleon correlations at small relative velocities in heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Przewlocki</w:t>
+                <w:t xml:space="preserve">J. Pluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pluta</w:t>
+                <w:t xml:space="preserve">T. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Kieliszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Hanappe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Stuttge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Mazurian Lakes School of Physics: Nuclear Physics at the Turn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Kryze, Poland. pp.379-384</w:t>
+              <w:t xml:space="preserve">, 1999, Kryze, Poland. pp.371-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007843v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-nucleon correlations at small relative velocities in heavy ion collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">First results from two-nucleon interferometry experiment, E286, at Ganil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Przewlocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hanappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pawlak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+                <w:t xml:space="preserve">Th. Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kieliszek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Hanappe</w:t>
+                <w:t xml:space="preserve">L. Stuttge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Mazurian Lakes School of Physics: Nuclear Physics at the Turn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Kryze, Poland. pp.371-377</w:t>
+              <w:t xml:space="preserve">, 2000, Kryze, Poland. pp.379-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007854v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of K$^+$ mesons in heavy ion reactions</w:t>
               </w:r>
@@ -7293,51 +7293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="441D2DAB"/>
+    <w:nsid w:val="F9DEACE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7524,51 +7524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christoph-hartnack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7193-5848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18124389X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Wolter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colonna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cozma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Danielewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.044609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Kljenak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Desmytter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Elorza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gallego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Ming Ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2022.103962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Bluhm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kalweit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nahrgang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Arslandok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braun-Munzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2020.122016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartnack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leifels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartnack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.034901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reisdorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2015.09.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Tsang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratkovskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Leifels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779615050020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00958656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zinyuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herrmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chaou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW9P6HZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00688077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oeschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Bratkovskaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2011.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Gautam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Chugh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Sood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Puri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/8/085102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271810017573" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F. J. Mueller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00154379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thom&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.064902" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kampfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/7/367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkacem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00122-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bass" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleicher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandstetter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bravina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Konopka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arleo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coffin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fintz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramillien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Alard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amouroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le F&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colonna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Verde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agarwal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aichelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329010004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le F&#233;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9062-7_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Le F&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18180-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kireyev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16399-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.05.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD42LW2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cassing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.01.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZBPTFTK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Puri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422281v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/4/044021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/32/12/S29" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481687v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Kolomeitsev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Barz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/6/015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Soff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zschiesche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/27/3/324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Przewlocki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Materna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007854v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pawlak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kieliszek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sood" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christoph-hartnack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7193-5848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18124389X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Wolter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colonna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cozma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Danielewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.044609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Kljenak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Desmytter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Elorza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gallego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Ming Ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2022.103962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Bluhm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kalweit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nahrgang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Arslandok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braun-Munzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2020.122016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartnack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leifels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartnack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.034901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reisdorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2015.09.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Tsang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratkovskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Leifels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779615050020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00958656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zinyuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herrmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Mendili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chaou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW9P6HZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00688077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oeschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Bratkovskaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2011.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Gautam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Chugh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Sood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Puri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/8/085102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271810017573" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F. J. Mueller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00154379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thom&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wolf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.064902" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kampfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/28/7/367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkacem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00122-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arleo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bass" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleicher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandstetter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bravina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Konopka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coffin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fintz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramillien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Alard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amouroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503302v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le F&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colonna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Verde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agarwal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aichelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329010004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le F&#233;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9062-7_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Le F&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18180-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aichelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kireyev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16399-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.05.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD42LW2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cassing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.01.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZBPTFTK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Puri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/4/044021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/32/12/S29" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481687v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Kolomeitsev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Barz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/6/015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Soff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zschiesche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/27/3/324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pluta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pawlak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kieliszek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Przewlocki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Materna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sood" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>