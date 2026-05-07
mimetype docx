--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -754,221 +754,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Economic functioning and politically pragmatic justification of tradable green certificates in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.157-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10018-011-0010-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distorted time preferences and time-to-build in the transition to a low-carbon energy industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (2), pp.217-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10640-010-9431-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644272v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-02645705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -980,50 +980,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AJ A. Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5824 GATE, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robustness of inferences in risk and time experiments to lifecycle asset integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AJ A. Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1032,4096 +1114,4014 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netspar International Pension Workshop 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Netspar, Jun 2025, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Risk Substitution Rate as a Fundamental Risk Aversion Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales du Risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iriaf, Université de Poitiers, Jun 2024, Niort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Protection with Multiplicative Foreground and Background Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales du Risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iriaf, Université de Poitiers, Jun 2024, Niort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Risk Substitution Rates for Additive and Multiplicative Risk Increases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEAR/MRIC Behavioral Insurance Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRIC, LMU Munich, Dec 2024, Munich (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing utility derivative premia under additive and multiplicative risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">71. Congress of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Economics, SciencesPo, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pigou Regulation under Delayed Uncertainty Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Economics and Psychology of Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iRisk; IESEG, Nov 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Protection and Self-Insurance with Multiplicative Foreground and Background Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEAR/MRIC Behavioral Insurance Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRIC, LMU Munich, Dec 2022, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Protection and Self-Insurance with Multiplicative Foreground and Background Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50. Seminar of the European Group of Risk and Insurance Economists (EGRIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malaga, Sep 2023, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing utility derivative premia under additive and multiplicative risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIAF, Université de Poitiers, Jun 2022, Niort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing utility derivative premia under additive and multiplicative risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Modeling Uncertainty in Social, Economic, and Environmental Sciences (MUSEES) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emlyon Business School, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">AJ A. Bostian</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR 5824 GATE, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Research School of Economics, Australian National University (ANU), Jun 2020, Canberra (virtual), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MRIC, LMU Munich, Dec 2024, Munich (Allemagne), Germany</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASSA American Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Economic Association., Jan 2020, San Diego, United States. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iriaf, Université de Poitiers, Jun 2024, Niort, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Group John List, University of Chicago, Sep 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iriaf, Université de Poitiers, Jun 2024, Niort, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allied Social Science Associations (ASSA) 2020 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hosts: American Risk and Insurance Association (ARIA) &amp; American Economic Association (AEA), Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, iRisk; IESEG, Nov 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69. Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille Economie Management (LEM-CNRS), IÉSEG School of Management, University of Lille, Jun 2021, Lille (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department of Economics, SciencesPo, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR BETA, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MRIC, LMU Munich, Dec 2022, Munich, Germany</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEE-M, Montpellier, Jul 2020, Montpellier (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Malaga, Sep 2023, Malaga, Spain</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 Asian Meeting of the Econometric Society (AMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Curtin University Malaysia, Jun 2021, Miri (virtual), Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRIAF, Université de Poitiers, Jun 2022, Niort, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finance Economics and Econometrics Lab, Toulouse Business School, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emlyon Business School, Mar 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iRisk, IESEG, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM, Feb 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM; SMART; TEPP, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">2022 Foundations of Utility and Risk (FUR) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RISLAB, Ghent University, Jul 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Experimental Risk- and Time-Preference Estimates to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economics, Finance, and Legal Studies (EFL) Seminar Series: Brown Bag, Culverhouse College of Business, University of Alabama, Apr 2019, Tuscaloosa, AL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Resources for the Future (RFF), Oct 2019, Washington, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oregon State University, Oct 2019, Corvellis, OR, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umea University, May 2019, Umea, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Economics, University of Virginia, Nov 2019, Charlottesville, VA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economics Seminar Series, Economics Department, University of Technology Sydney, Aug 2019, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portland State University, Oct 2019, Portland, OR, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Experimental Seminar Series, Social Science Division, New York University (NYU) Abu Dhabi, Dec 2019, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Experimental Risk and Time Preferences to Intertemporal Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj A Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEAR/MRIC Behavioral Insurance Workshop 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludwig-Maximilians-Universität (LMU), Dec 2018, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Experimental Risk and Time Preferences to Intertemporal Asset Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Asian Meeting of the Econometric Society (AMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Curtin University Malaysia, Jun 2021, Miri (virtual), Malaysia</w:t>
+              <w:t xml:space="preserve">45th annual seminar of the European Group of Risk and Insurance Economists (EGRIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nuremberg, Germany. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aj A Bostian</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Precautionary Saving under Higher-Order Risk and Recursive Utility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research School of Economics, Australian National University (ANU), Jun 2020, Canberra (virtual), Australia</w:t>
+              <w:t xml:space="preserve">44th Seminar of the European Group of Risk and Insurance Economists (EGRIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imperial College London, Sep 2017, London, United Kingdom. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption Smoothing and Precautionary Saving under Recursive Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSA American Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Economic Association., Jan 2020, San Diego, United States. 49 p</w:t>
+              <w:t xml:space="preserve">Risk Theory Society Annual Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. John's University. USA., Apr 2016, New York, United States. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precautionary saving in the large: nth-degree deteriorations in return risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales du Risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA. Université de Poitiers.; Université de Poitiers. FRA., Jun 2016, Niort, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precautionary saving in the large under higher-order risk and recursive utility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales du Risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA. Université de Poitiers.; Université de Poitiers. FRA., Jun 2016, Niort, France. pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption Smoothing and Precautionary Saving under Recursive Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64. Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2015, Rennes, France. 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudential saving: evidence from a laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Group John List, University of Chicago, Sep 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">15. International Conference Foundations and Applications of Utility, Risk and Decision Theory (FUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgia State University. USA.; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Finnish Economic Association. FIN., Jun 2012, Atlanta, United States. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption smoothing and precautionary saving in experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille Economie Management (LEM-CNRS), IÉSEG School of Management, University of Lille, Jun 2021, Lille (virtual), France</w:t>
+              <w:t xml:space="preserve">Risk and Insurance Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU.; Finnish Economic Association. FIN., Feb 2014, Munich, Germany. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aj A Bostian</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production effects of direct payments to active farmers: a microeconomic dynamic and stochastic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Hosts: American Risk and Insurance Association (ARIA) &amp; American Economic Association (AEA), Jan 2020, San Diego, United States</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">123. EAAE Seminar: Price volatility and farm income stabilisation: Modelling outcomes and assessing market and policy based responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215)., Feb 2012, Dublin, Ireland. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption smoothing and precautionary saving in experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Bostian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incertitude et décision publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. FRA., Dec 2013, Nanterre, France. 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Term Structure of Discount Rates under Multivariate s-Ordered Consumption Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Conference Foundations and Applications of Utility, Risk and Decision Theory (FUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on the Foundations and Applications of Utility, Risk and Decision Theories. NOR., Jun 2012, Atlanta, United States. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudential saving: evidence from a laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR BETA, Feb 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SFB 649 Workshop "Risk Preferences and Decisions under Uncertainty"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt University of Berlin. DEU.; Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2013, Berlin, Germany. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aj A Bostian</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Term Structure of Discount Rates under Multivariate s-Ordered Consumption Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39. Seminar of the European Group of Risk and Insurance Economists (EGRIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group of Risk and Insurance Economists (EGRIE). CHE.; Association Française de Finance (AFFI). FRA.; European Association of Environmental and Resource Economists (EAERE). INT., Sep 2012, Palma de Mallorca, Spain. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudential saving: evidence from a laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEE-M, Montpellier, Jul 2020, Montpellier (virtual), France</w:t>
+              <w:t xml:space="preserve">26. Annual congress of the EEA et 65. ESEM. European Meeting of the Econometric Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Econometric Society. New York, USA.; University of Tennessee. Southern Economic Association SEA, Chattanooga, USA.; European Group of Risk and Insurance Economists (EGRIE). Genève, CHE.; Georgia State University. The Center for the Economic Analysis of Risk (CEAR), Atlanta, USA.; Université Montpellier 1 (UM1). ADDEGeM Association des Doctorants et Docteurs en Economie et en Gestion de Montpellier, Montpellier, FRA., Aug 2011, Oslo, Norway. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Term Structure of Discount Rates under Multivariate s-Ordered Consumption Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2011. ASSET Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Southern Economic Theorists and Econometricians (ASSET). Ville service, ESP., Oct 2011, Evora, Portugal. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial Allocation Effects in Permit Markets with Bertrand Output Oligopoly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan M Calford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. World Congress of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). Washington DC, USA.; Christian-Albrechts University of Kiel. Institut für Volkswirtschaftsiehre - Department of Economics, Kiel, DEU., Jun 2010, Montréal, Canada. 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Macroeconomic Evidence for Prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Finance Economics and Econometrics Lab, Toulouse Business School, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">79. Annual Meeting of the Southern Economic Association (SEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tennessee. Southern Economic Association SEA, Chattanooga, USA.; European Economic Association (EEA). INT., Nov 2009, San Antonio, United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Robustness of Inferences in Risk and Time Experiments to Lifecycle Asset Integration</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning and Forgetting in the PV Cell Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Allen Bostian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, iRisk, IESEG, Jun 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle du Verein für Socialpolitik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kiel, Germany. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CREM, Feb 2020, Rennes, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Term structure of discount rates under (s1,s2)-ordered consumption growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80. Annual Meeting of the Southern Economic Association (SEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tennessy. Southern Economic Association, Chattanooga, USA., Nov 2010, Atlanta, United States. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...2066 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817568v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-02817922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5633,51 +5633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Bostian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AJ A. Bostian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.01.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2023.02.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Allen Bostian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s10713-018-0030-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Winkler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-010-9431-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Winkler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-011-0010-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG4SDM9V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj A Bostian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Bostian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M Calford" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Betz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flint" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Bostian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AJ A. Bostian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.01.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2023.02.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Allen Bostian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s10713-018-0030-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bes060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Winkler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-011-0010-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG4SDM9V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Winkler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-010-9431-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj A Bostian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358879v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Bostian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811378v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan M Calford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Betz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>