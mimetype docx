--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -234,606 +234,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized optical system for a chip-based cold-atom inertial sensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wirtschafter</w:t>
+                <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boutin</w:t>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fulop</w:t>
+                <w:t xml:space="preserve">Rui Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.551283⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (10), pp.100201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355914v1</w:t>
+                <w:t xml:space="preserve">hal-05242978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric pair production of collective excitations in a Bose–Einstein condensate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rui Dias</w:t>
+                <w:t xml:space="preserve">Miniaturized optical system for a chip-based cold-atom inertial sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Snijders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+                <w:t xml:space="preserve">B. Wirtschafter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Camier</w:t>
+                <w:t xml:space="preserve">A. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Micheli</w:t>
+                <w:t xml:space="preserve">L. Fulop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Simulating gravitational problems with condensed matter analog models: a special issue in memory of Renaud Parentani, 25 (S2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (11), pp.2811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.551283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384402v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of entanglement in a cold atom analog of cosmological preheating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Parametric pair production of collective excitations in a Bose–Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/h7ws-g9z2⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Simulating gravitational problems with condensed matter analog models: a special issue in memory of Renaud Parentani, 25 (S2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396779v1</w:t>
+                <w:t xml:space="preserve">hal-05384402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Observation of entanglement in a cold atom analog of cosmological preheating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Westbrook</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135 (10), pp.100201. </w:t>
+              <w:t xml:space="preserve">, 2025, 135 (24), pp.240603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/h7ws-g9z2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242978v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise budget of a trapped on-chip cold-atom Rb 87 clock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wirtschafter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,90 +893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent coupling of momentum states: selectivity and phase control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1040,64 +1040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-shot-noise interferometry with two-mode quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (15), pp.153401. </w:t>
@@ -2220,909 +2220,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Signature of Analog Hawking Radiation in Momentum Space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetric microwave potentials for interferometry with thermal atoms on a chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabbri Alessandro</w:t>
+                <w:t xml:space="preserve">Mahdi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larré Pierre-Elie</w:t>
+                <w:t xml:space="preserve">Landry Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pavloff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pocholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rosenbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.025301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), pp.053623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174624v1</w:t>
+                <w:t xml:space="preserve">hal-01163686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric microwave potentials for interferometry with thermal atoms on a chip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave-stimulated Raman adiabatic passage in a Bose-Einstein condensate on an atom chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landry Huet</w:t>
+                <w:t xml:space="preserve">Mathias Casiulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pocholle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Laudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (5), pp.053623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053623⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (5), pp.053420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163686v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-stimulated Raman adiabatic passage in a Bose-Einstein condensate on an atom chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Casiulis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. I. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053420⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163689v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Nogrette</w:t>
+                <w:t xml:space="preserve">Atomic Hong–Ou–Mandel experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Heurteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. I. Westbrook</w:t>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 520, pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179601v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong–Ou–Mandel experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lopes</w:t>
+                <w:t xml:space="preserve">Quantum Signature of Analog Hawking Radiation in Momentum Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabbri Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cheneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+                <w:t xml:space="preserve">Nicolas Pavloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 520, pp.66-68. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.025301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature14331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.025301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102786v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order coherence of superradiance from a Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), pp.013615. </w:t>
@@ -3307,51 +3307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional laser cooling at the Doppler limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,1186 +3690,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold and trapped metastable noble gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Vassen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.84.175⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.220401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.220401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629367v2</w:t>
+                <w:t xml:space="preserve">hal-00714837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violation of the Cauchy-Schwarz inequality with matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Kheruntsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deuar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109, pp.220401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.220401⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.260401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.260401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714837v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-photon interactions in a system of coupled cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Amili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gleyzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (7), pp.1618-1624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.29.001618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation of the Cauchy-Schwarz inequality with matter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An oscillator circuit to produce a radio-frequency discharge and application to metastable helium saturated absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. V. Kheruntsyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+                <w:t xml:space="preserve">Quentin Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.260401⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.044705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4705999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712023v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oscillator circuit to produce a radio-frequency discharge and application to metastable helium saturated absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold and trapped metastable noble gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonneau</w:t>
+                <w:t xml:space="preserve">Claude Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83, pp.044705. </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (1), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4705999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.84.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672488v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Poissonian number differences in four-wave mixing of matter waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppressed fluctuations in Fermi gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (19), pp.190402. </w:t>
+              <w:t xml:space="preserve">Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.190402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/Physics.3.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508357v2</w:t>
+                <w:t xml:space="preserve">hal-00539213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressed fluctuations in Fermi gases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/Physics.3.59⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539213v1</w:t>
+                <w:t xml:space="preserve">hal-00435238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+                <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (5), pp.053631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435238v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Sub-Poissonian number differences in four-wave mixing of matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Deuar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (5), pp.053631. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (19), pp.190402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.190402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467005v1</w:t>
+                <w:t xml:space="preserve">hal-00508357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a monolithic optical cavity for atom detection and manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gleyzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim El Amili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Cornelussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,2235 +5018,2235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss correlations in atoms scattered from colliding condensates</w:t>
+                <w:t xml:space="preserve">Atomic four-wave mixing via condensate collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Molmer</w:t>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+                <w:t xml:space="preserve">Craig M. Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.033601. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.045021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178789v1</w:t>
+                <w:t xml:space="preserve">hal-00196633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic four-wave mixing via condensate collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Craig M. Savage</w:t>
+                <w:t xml:space="preserve">Quantum atom optics with bosons and fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045021⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn:2008004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196633v1</w:t>
+                <w:t xml:space="preserve">hal-00265624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum atom optics with bosons and fermions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pair correlations of scattered atoms from two colliding Bose-Einstein Condensates: Perturbative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chwedenczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trippenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epn:2008004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (5), pp.053605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.053605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265624v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair correlations of scattered atoms from two colliding Bose-Einstein Condensates: Perturbative Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanbury Brown and Twiss correlations in atoms scattered from colliding condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trippenbach</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Klaus Molmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (5), pp.053605. </w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.033601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.053605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319582v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness suppression via rapid current modulation on an atom chip</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouchoule</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127098v2</w:t>
+                <w:t xml:space="preserve">hal-00170591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the Hanbury Brown-Twiss effect for bosons and fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Jeltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Hogervorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Null Vassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 445, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170591v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Hanbury Brown-Twiss effect for bosons and fermions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Jeltes</w:t>
+                <w:t xml:space="preserve">Observation of atom pairs in spontaneous four wave mixing of two colliding Bose-Einstein Condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M. Mcnamara</w:t>
+                <w:t xml:space="preserve">Hong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Hogervorst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+                <w:t xml:space="preserve">Martijn Schellekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05513⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (15), pp.150405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.150405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119748v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142991v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of atom pairs in spontaneous four wave mixing of two colliding Bose-Einstein Condensates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+                <w:t xml:space="preserve">Roughness suppression via rapid current modulation on an atom chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Cornelussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Schellekens</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 99 (15), pp.150405. </w:t>
+              <w:t xml:space="preserve">, 2007, 98 (263201), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.150405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.263201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142991v3</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the breakdown of a Hartree-Fock approach in a weakly interacting Bose gas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory for a Hanbury Brown Twiss experiment with a ballistically expanding cloud of cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Estève</w:t>
+                <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Schellekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.250403. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.053607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.250403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.053607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083391v2</w:t>
+                <w:t xml:space="preserve">hal-00080649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory for a Hanbury Brown Twiss experiment with a ballistically expanding cloud of cold atoms</w:t>
+                <w:t xml:space="preserve">Observations of density fluctuations in an elongated Bose gas: ideal gas and quasi-condensate regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.053607⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.130403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.130403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080649v2</w:t>
+                <w:t xml:space="preserve">hal-00011123v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of density fluctuations in an elongated Bose gas: ideal gas and quasi-condensate regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for the breakdown of a Hartree-Fock approach in a weakly interacting Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96, pp.130403. </w:t>
+              <w:t xml:space="preserve">, 2006, 97, pp.250403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.130403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.250403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011123v7</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom chips in the real world: the effects of wire corrugation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Realizing a stable magnetic double-well potential on an atom chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Schumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 32, pp.171-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00016-x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 35, pp.141-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00190-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002220v4</w:t>
+                <w:t xml:space="preserve">hal-00004460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing a stable magnetic double-well potential on an atom chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hanbury Brown Twiss effect for ultracold quantum gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Schellekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hoppeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Estève</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 310, pp.648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004460v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown Twiss effect for ultracold quantum gases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+                <w:t xml:space="preserve">Atom chips in the real world: the effects of wire corrugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aussibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Figl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00016-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091259v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002220v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting the elastic scattering length by observing inelastic collisions in ultracold metastable helium atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of wire imperfections in micro magnetic traps for atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aussibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Figl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Seidelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93, pp.090409</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.043629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001027v2</w:t>
+                <w:t xml:space="preserve">hal-00001231v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of wire imperfections in micro magnetic traps for atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">An atom interferometer for measuring loss of coherence from an atom mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mailly</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70, pp.043629</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001231v5</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atom interferometer for measuring loss of coherence from an atom mirror</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Estève</w:t>
+                <w:t xml:space="preserve">Getting the elastic scattering length by observing inelastic collisions in ultracold metastable helium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Seidelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hoppeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Stevens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+                <w:t xml:space="preserve">Olivier Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31, pp.487</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.090409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002437v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ion production to monitor the birth and death of a metastable helium Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,64 +7314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specular reflection of matter waves from a rough mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. Featonby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7435,77 +7435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization rates in a Bose-Einstein condensate of metastable Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Seidelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7595,51 +7595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,51 +7716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bose-Einstein condensate of metastable atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8114,307 +8114,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A focussing funnel for metastable helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical detection of cold atoms without spontaneous emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Rooijakkers</w:t>
+                <w:t xml:space="preserve">Gabriel Zs. Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Voelker</w:t>
+                <w:t xml:space="preserve">Paul D. Featonby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Grosperrin</w:t>
+                <w:t xml:space="preserve">Laurent Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 7, pp.341. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (22), pp.1552-1554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100530050577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.24.001552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576028v1</w:t>
+                <w:t xml:space="preserve">hal-00872120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical detection of cold atoms without spontaneous emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Savalli</w:t>
+                <w:t xml:space="preserve">A focussing funnel for metastable helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Rooijakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Zs. Horvath</w:t>
+                <w:t xml:space="preserve">Dirk Voelker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul D. Featonby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+                <w:t xml:space="preserve">Julie Grosperrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7, pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530050577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.24.001552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00872120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant focusing in a planar microcavity</w:t>
               </w:r>
@@ -8556,51 +8556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, T78 (1), pp.7. </w:t>
@@ -8644,307 +8644,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflection grating for atoms at normal incidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of atom localization in an optical lattice by analysis of the scattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Landragin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cognet</w:t>
+                <w:t xml:space="preserve">Christophe Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zs. K Horvath</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+                <w:t xml:space="preserve">Gerhard Birkl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i1997-00381-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 44 (10), pp.1837-1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500349708231850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990206v1</w:t>
+                <w:t xml:space="preserve">hal-00659281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of atom localization in an optical lattice by analysis of the scattered light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reflection grating for atoms at normal incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zs. K Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William D. Phillips</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 39 (5), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1997-00381-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500349708231850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659281v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specular versus diffuse reflection of atoms from an evanescent-wave mirror</w:t>
               </w:r>
@@ -9383,51 +9383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gerz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. D. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9591,64 +9591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-separability of phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,217 +9913,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the CEBBEC project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la corrélation de paires de phonons intriqués généré par modulation en densité d’un condensat de Bose-Einstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the QuantERA programme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERAnet, Sep 2022, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404084v1</w:t>
+                <w:t xml:space="preserve">hal-04447625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la corrélation de paires de phonons intriqués généré par modulation en densité d’un condensat de Bose-Einstein</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of the CEBBEC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Meeting of the QuantERA programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERAnet, Sep 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447625v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the early universe</w:t>
               </w:r>
@@ -10172,122 +10172,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of trap symmetry in an atom-chip interferometer above the Bose-Einstein condensation threshold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanbury Brown Twiss effect for bosons and fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. paper jsv_1_3</w:t>
+              <w:t xml:space="preserve">Determinantal Point Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univerité de Lille, Feb 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351000v1</w:t>
+                <w:t xml:space="preserve">hal-04404060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling EPR and Bell correlations in Bose-Einstein condensates</w:t>
               </w:r>
@@ -10336,96 +10310,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown Twiss effect for bosons and fermions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of trap symmetry in an atom-chip interferometer above the Bose-Einstein condensation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Determinantal Point Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univerité de Lille, Feb 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. paper jsv_1_3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404060v1</w:t>
+                <w:t xml:space="preserve">hal-03351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two particle interference experiments with atoms</w:t>
               </w:r>
@@ -10644,51 +10644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre I Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime I Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11095,221 +11095,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">French Israeli Symposium on Non-linear and Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680506v1</w:t>
+                <w:t xml:space="preserve">hal-01694095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Israeli Symposium on Non-linear and Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694095v1</w:t>
+                <w:t xml:space="preserve">hal-01680506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
               </w:r>
@@ -11321,77 +11321,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
@@ -11433,77 +11433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11597,51 +11597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WE-Heraeus Seminar, Continuous Variable Entanglement in Atomic Systems: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bad Honnef, Germany</w:t>
@@ -11696,77 +11696,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, San Feliu, Spain</w:t>
@@ -11916,77 +11916,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Squeezed States and Uncertainty Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gdansk, Poland</w:t>
@@ -12382,77 +12382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an interferometer with thermal atoms trapped on a chip (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12546,51 +12546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12816,221 +12816,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of tunable correlated atoms beams in an optical lattice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dynamical Casimir effect and other atom pair production methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Conference on Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817107v1</w:t>
+                <w:t xml:space="preserve">hal-00758784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamical Casimir effect and other atom pair production methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of tunable correlated atoms beams in an optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ICAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758784v1</w:t>
+                <w:t xml:space="preserve">hal-00817107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional detection of single metastable helium atoms</w:t>
               </w:r>
@@ -13387,51 +13387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
@@ -13512,51 +13512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP summer school 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -13648,471 +13648,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pairs creation in an optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold gases with long range interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Icols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hameln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636438v1</w:t>
+                <w:t xml:space="preserve">hal-00636459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pairs creation in an optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hameln, Germany</w:t>
+              <w:t xml:space="preserve">Cold gases with long range interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636459v1</w:t>
+                <w:t xml:space="preserve">hal-00636438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose Einstein condensates as playgrounds for the Quantum Vacuum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring pair correlations in cold atoms: the Hanbury Brown Twiss effect and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in the physics of the quantum vacuum: from condensed matter, to gravitation and cosmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Trento, Italy</w:t>
+              <w:t xml:space="preserve">International conference on quantum manipulation of atoms and photons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636461v1</w:t>
+                <w:t xml:space="preserve">hal-00643608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring pair correlations in cold atoms: the Hanbury Brown Twiss effect and beyond</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bose Einstein condensates as playgrounds for the Quantum Vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on quantum manipulation of atoms and photons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">New trends in the physics of the quantum vacuum: from condensed matter, to gravitation and cosmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643608v1</w:t>
+                <w:t xml:space="preserve">hal-00636461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
               </w:r>
@@ -14745,51 +14745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14825,484 +14825,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473117v1</w:t>
+                <w:t xml:space="preserve">hal-00576010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576010v1</w:t>
+                <w:t xml:space="preserve">hal-00473117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative number squeezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAMOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Houston, United States</w:t>
+              <w:t xml:space="preserve">EuroQuam Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ischgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636465v1</w:t>
+                <w:t xml:space="preserve">hal-00576007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative number squeezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroQuam Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ischgl, Austria</w:t>
+              <w:t xml:space="preserve">DAMOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576007v1</w:t>
+                <w:t xml:space="preserve">hal-00636465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom pair correlations and reduction of fluctuations</w:t>
               </w:r>
@@ -15396,51 +15396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15590,51 +15590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15676,103 +15676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
@@ -15814,90 +15814,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum degenerate gases of metastable helium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroQuam Inaugural Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Barecelone, Spain</w:t>
@@ -16021,77 +16021,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Atomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Storrs, United States</w:t>
@@ -16202,90 +16202,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing and Detecting Correlated atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings Vol. 869</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.181-190, </w:t>
@@ -16349,51 +16349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16480,51 +16480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom chips and one-dimensional Bose gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. van Druten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16748,51 +16748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05393730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Snijders" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feugnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05355914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wirtschafter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.551283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05355917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont-Nivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupont-Nivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Westbrook" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110931" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabc72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Pierre-Elie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ammar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053623" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Laudat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053420" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658074v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gleyzes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001618" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.3.59" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350010v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00093-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1348" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001231v5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voelker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grosperrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050577" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ5WPRL6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zs. Horvath" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Featonby" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.001552" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872220v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.002712" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.078a00007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BBCNF3VW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990206v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landragin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zs. K Horvath" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00381-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2SW7KTRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jurczak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Birkl" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Phillips" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500349708231850" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vansteenkiste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.001591" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Von Zanthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vansteenkiste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1355-5111/8/3/022" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KBFGP76M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Courtois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vansteenkiste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1464" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740682v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hodapp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furtlehner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Phillips" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01135855" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MZ8JTS9N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404109v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404096v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404084v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03351000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404068v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404052v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01692819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727500v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727528v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pocholle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047431" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01063540v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01063539v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727816v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Reichel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00839343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758784v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758778v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00643608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00643646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629381v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629396v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629393v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578223v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578228v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578236v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578233v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354920v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. van Druten" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05393730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Snijders" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feugnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05355914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wirtschafter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.551283" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05355917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont-Nivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupont-Nivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Westbrook" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110931" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabc72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ammar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Laudat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658074v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gleyzes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001618" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.3.59" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350010v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00093-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1348" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001231v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zs. Horvath" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Featonby" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.001552" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voelker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grosperrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050577" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ5WPRL6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872220v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.002712" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.078a00007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BBCNF3VW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jurczak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Birkl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Phillips" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500349708231850" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landragin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zs. K Horvath" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00381-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2SW7KTRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vansteenkiste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.001591" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Von Zanthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vansteenkiste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1355-5111/8/3/022" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KBFGP76M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Courtois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vansteenkiste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1464" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740682v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hodapp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furtlehner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Phillips" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01135855" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MZ8JTS9N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404109v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404096v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404084v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404060v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404068v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03351000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404052v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01692819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694095v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727500v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727528v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pocholle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047431" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01063540v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01063539v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727816v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Reichel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00839343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758784v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758778v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00643608v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00643646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629381v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629396v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629393v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578223v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578228v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578236v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578233v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354920v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. van Druten" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>