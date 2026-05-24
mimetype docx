--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturized optical system for a chip-based cold-atom inertial sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Snijders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gondret</w:t>
+                <w:t xml:space="preserve">B. Wirtschafter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+                <w:t xml:space="preserve">A. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Dias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christoph Westbrook</w:t>
+                <w:t xml:space="preserve">L. Fulop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (11), pp.2811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.551283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242978v1</w:t>
+                <w:t xml:space="preserve">hal-05355914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized optical system for a chip-based cold-atom inertial sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Snijders</w:t>
+                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wirtschafter</w:t>
+                <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boutin</w:t>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fulop</w:t>
+                <w:t xml:space="preserve">Christoph Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (11), pp.2811. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (10), pp.100201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.551283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355914v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric pair production of collective excitations in a Bose–Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of entanglement in a cold atom analog of cosmological preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise budget of a trapped on-chip cold-atom Rb 87 clock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wirtschafter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,90 +893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent coupling of momentum states: selectivity and phase control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1040,64 +1040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-shot-noise interferometry with two-mode quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (15), pp.153401. </w:t>
@@ -2220,360 +2220,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric microwave potentials for interferometry with thermal atoms on a chip</w:t>
+                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">F. Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landry Huet</w:t>
+                <w:t xml:space="preserve">D. Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pocholle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Rosenbusch</w:t>
+                <w:t xml:space="preserve">C. I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053623⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163686v1</w:t>
+                <w:t xml:space="preserve">hal-01179601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-stimulated Raman adiabatic passage in a Bose-Einstein condensate on an atom chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetric microwave potentials for interferometry with thermal atoms on a chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Casiulis</w:t>
+                <w:t xml:space="preserve">Landry Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Laudat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Pocholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rosenbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (5), pp.053420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053420⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (5), pp.053623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163689v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2588,191 +2592,187 @@
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Nogrette</w:t>
+                <w:t xml:space="preserve">Microwave-stimulated Raman adiabatic passage in a Bose-Einstein condensate on an atom chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Heurteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Q. Bouton</w:t>
+                <w:t xml:space="preserve">Mathias Casiulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. I. Westbrook</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Laudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), pp.053420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179601v1</w:t>
+                <w:t xml:space="preserve">hal-01163689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Hong–Ou–Mandel experiment</w:t>
               </w:r>
@@ -3307,51 +3307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional laser cooling at the Doppler limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,369 +4330,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressed fluctuations in Fermi gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.59. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (5), pp.053631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/Physics.3.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539213v1</w:t>
+                <w:t xml:space="preserve">hal-00467005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppressed fluctuations in Fermi gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
+              <w:t xml:space="preserve">Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/Physics.3.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435238v2</w:t>
+                <w:t xml:space="preserve">hal-00539213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (5), pp.053631. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467005v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Poissonian number differences in four-wave mixing of matter waves</w:t>
               </w:r>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trippenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (5), pp.053605. </w:t>
@@ -5435,51 +5435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5524,256 +5524,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the Hanbury Brown-Twiss effect for bosons and fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Jeltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Hogervorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Null Vassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 445, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170591v1</w:t>
+                <w:t xml:space="preserve">hal-00119748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Hanbury Brown-Twiss effect for bosons and fermions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00119748v2</w:t>
+                <w:t xml:space="preserve">hal-00170591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of atom pairs in spontaneous four wave mixing of two colliding Bose-Einstein Condensates</w:t>
               </w:r>
@@ -7563,355 +7563,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of magnetically trapped metastable helium</w:t>
+                <w:t xml:space="preserve">A Bose-Einstein condensate of metastable atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 292, pp.461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575972v1</w:t>
+                <w:t xml:space="preserve">hal-00568654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bose-Einstein condensate of metastable atoms</w:t>
+                <w:t xml:space="preserve">Thermalization of magnetically trapped metastable helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Nowak</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.034703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.64.034703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568654v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic trapping of metastable helium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7974,77 +7974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two body loss rate in a magneto-optical trap of metastable He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,51 +8267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A focussing funnel for metastable helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Rooijakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8924,441 +8924,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specular versus diffuse reflection of atoms from an evanescent-wave mirror</w:t>
+                <w:t xml:space="preserve">Measurement of the van der Waals Force in an Atomic Mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kaiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Vansteenkiste</w:t>
+                <w:t xml:space="preserve">Nathalie Vansteenkiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.21.001591⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 77 (8), pp.1464-1467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.1464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990225v1</w:t>
+                <w:t xml:space="preserve">hal-03990210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed study of a high-finesse planar waveguide for evanescent wave atomic mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specular versus diffuse reflection of atoms from an evanescent-wave mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Labeyrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Landragin</w:t>
+                <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Von Zanthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N Vansteenkiste</w:t>
+                <w:t xml:space="preserve">N. Vansteenkiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum and Semiclassical Optics Journal of the European Optical Society Part B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1355-5111/8/3/022⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 21 (19), pp.1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.21.001591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03990296v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the van der Waals Force in an Atomic Mirror</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed study of a high-finesse planar waveguide for evanescent wave atomic mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Von Zanthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Courtois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+                <w:t xml:space="preserve">N Vansteenkiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum and Semiclassical Optics Journal of the European Optical Society Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (3), pp.603-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1355-5111/8/3/022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.1464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03990210v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional spatial diffusion in optical molasses</w:t>
               </w:r>
@@ -9383,51 +9383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gerz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. D. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9591,64 +9591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-separability of phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9932,51 +9932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la corrélation de paires de phonons intriqués généré par modulation en densité d’un condensat de Bose-Einstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10612,221 +10612,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Particle Four-Mode Interferometer for Atoms (poster)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-particle, four-mode atom interferometer (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference on laser spectroscopy (ICOLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636266v1</w:t>
+                <w:t xml:space="preserve">hal-01694127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-particle, four-mode atom interferometer (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-Particle Four-Mode Interferometer for Atoms (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre I Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime I Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on laser spectroscopy (ICOLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694127v1</w:t>
+                <w:t xml:space="preserve">hal-01636266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
               </w:r>
@@ -11095,941 +11095,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Israeli Symposium on Non-linear and Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">International Conference on Photonic, Electronic and Atomic Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernando Martín, Jul 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694095v1</w:t>
+                <w:t xml:space="preserve">hal-01208001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">French Israeli Symposium on Non-linear and Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680506v1</w:t>
+                <w:t xml:space="preserve">hal-01694095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680504v1</w:t>
+                <w:t xml:space="preserve">hal-01680506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photonic, Electronic and Atomic Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fernando Martín, Jul 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208001v1</w:t>
+                <w:t xml:space="preserve">hal-01680504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong OU Mandel experiment (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WE-Heraeus Seminar, Continuous Variable Entanglement in Atomic Systems: Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">BEC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Feliu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694105v1</w:t>
+                <w:t xml:space="preserve">hal-01694116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic Hong OU Mandel experiment (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Feliu, Spain</w:t>
+              <w:t xml:space="preserve">WE-Heraeus Seminar, Continuous Variable Entanglement in Atomic Systems: Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694116v1</w:t>
+                <w:t xml:space="preserve">hal-01694105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave stimulated Raman Adiabatic passage used for internal state conversion of a magnetically trapped Bose-Einstein condensate (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STIRAP Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Squeezed States and Uncertainty Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727500v1</w:t>
+                <w:t xml:space="preserve">hal-01694111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave stimulated Raman Adiabatic passage used for internal state conversion of a magnetically trapped Bose-Einstein condensate (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Squeezed States and Uncertainty Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">STIRAP Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694111v1</w:t>
+                <w:t xml:space="preserve">hal-01727500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman adiabatic passage of a Bose-Einstein condensate in the microwave range (Orale)</w:t>
               </w:r>
@@ -12382,77 +12382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an interferometer with thermal atoms trapped on a chip (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13010,221 +13010,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional detection of single metastable helium atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Dowek</w:t>
+                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Opticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">ICAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820841v1</w:t>
+                <w:t xml:space="preserve">hal-00817106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a BEC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three dimensional detection of single metastable helium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Dowek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog gravity in fluids and superfluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Young Atom Opticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758778v1</w:t>
+                <w:t xml:space="preserve">hal-00820841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
               </w:r>
@@ -13329,152 +13385,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a BEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Analog gravity in fluids and superfluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817106v1</w:t>
+                <w:t xml:space="preserve">hal-00758778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
               </w:r>
@@ -13898,96 +13898,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring pair correlations in cold atoms: the Hanbury Brown Twiss effect and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on quantum manipulation of atoms and photons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Les Houches Summer School "Cold gases with long range interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643608v1</w:t>
+                <w:t xml:space="preserve">hal-00817105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose Einstein condensates as playgrounds for the Quantum Vacuum</w:t>
               </w:r>
@@ -14092,152 +14148,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring pair correlations in cold atoms: the Hanbury Brown Twiss effect and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Houches Summer School "Cold gases with long range interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">International conference on quantum manipulation of atoms and photons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817105v1</w:t>
+                <w:t xml:space="preserve">hal-00643608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation atom pair creation in an optical lattice</w:t>
               </w:r>
@@ -14825,234 +14825,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576010v1</w:t>
+                <w:t xml:space="preserve">hal-00473117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473117v1</w:t>
+                <w:t xml:space="preserve">hal-00576010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
               </w:r>
@@ -15476,221 +15476,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting correlations in condensates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A dipole trap for metastable helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards the observation of Hawking radiation in condensed matter systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">YAO2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578228v1</w:t>
+                <w:t xml:space="preserve">hal-00636447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dipole trap for metastable helium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting correlations in condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAO2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Towards the observation of Hawking radiation in condensed matter systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636447v1</w:t>
+                <w:t xml:space="preserve">hal-00578228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
               </w:r>
@@ -15728,51 +15728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
@@ -16336,77 +16336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose-Einstein condensation of metastable helium: some experimental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16748,51 +16748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05393730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Snijders" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feugnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05355914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wirtschafter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.551283" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05355917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont-Nivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupont-Nivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Westbrook" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110931" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabc72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ammar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Laudat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658074v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gleyzes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001618" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.3.59" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350010v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00093-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1348" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001231v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zs. Horvath" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Featonby" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.001552" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voelker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grosperrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050577" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ5WPRL6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872220v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.002712" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.078a00007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BBCNF3VW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jurczak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Birkl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Phillips" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500349708231850" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landragin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zs. K Horvath" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00381-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2SW7KTRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vansteenkiste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.001591" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Von Zanthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vansteenkiste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1355-5111/8/3/022" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KBFGP76M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Courtois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vansteenkiste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1464" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740682v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hodapp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furtlehner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Phillips" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01135855" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MZ8JTS9N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404109v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404096v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404084v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404060v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404068v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03351000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404052v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01692819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694095v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727500v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727528v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pocholle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047431" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01063540v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01063539v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727816v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Reichel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00839343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758784v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758778v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00643608v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00643646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629381v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629396v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629393v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578223v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578228v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578236v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578233v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354920v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. van Druten" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05393730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Snijders" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feugnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0294192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05355914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wirtschafter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.551283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05355917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont-Nivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Massignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.153401" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupont-Nivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Westbrook" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110931" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabc72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354913v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cayla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.235303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ammar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053623" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Laudat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053420" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klafka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063407" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658074v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gleyzes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001618" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.3.59" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350010v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00093-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1348" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001231v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zs. Horvath" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Featonby" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.001552" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Voelker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grosperrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050577" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ5WPRL6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872220v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.002712" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.078a00007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BBCNF3VW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jurczak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Birkl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Phillips" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500349708231850" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landragin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zs. K Horvath" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00381-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2SW7KTRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Courtois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vansteenkiste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1464" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vansteenkiste" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.001591" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Von Zanthier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vansteenkiste" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1355-5111/8/3/022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KBFGP76M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740682v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hodapp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furtlehner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Phillips" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01135855" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MZ8JTS9N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404109v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404096v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404084v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404060v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404068v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03351000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404052v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01692819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694127v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727528v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pocholle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047431" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01063540v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01063539v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01727816v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Reichel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00839343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758784v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758778v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00758773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00643608v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00643646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629381v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629396v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629393v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578223v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578228v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578236v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578233v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354920v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. van Druten" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>