--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -336,234 +336,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Colin, Joachim Umlauf, Im Schatten der Versöhnung. Deutsch-französische Kulturmittler im Kontext der europäischen Integration, Göttingen (Steidl) 2018; Nicole Colin, Patrick Farges, Fritz Taubert (Hg.), Annäherung durch Konflikt: Mittler und Vermittlung, Heidelberg (Synchron) 2017</w:t>
+                <w:t xml:space="preserve">Les „déménageurs de la décolonisation“ dépoussièrent et renouvellent l’opéra L’Africaine de Giacomo Meyerbeer. Entretien avec Lionel Poutiaire Somé, Philipp Amelungsen et Michael v. zur Mühlen (Opéra de Halle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Ueckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interculture Journal - Online Zeitschrift für interkulturelle Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La communication interculturelle en / avec l’Afrique : nouvelles perspectives, 18 (32), pp.151-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971711v1</w:t>
+                <w:t xml:space="preserve">hal-03009686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les „déménageurs de la décolonisation“ dépoussièrent et renouvellent l’opéra L’Africaine de Giacomo Meyerbeer. Entretien avec Lionel Poutiaire Somé, Philipp Amelungsen et Michael v. zur Mühlen (Opéra de Halle)</w:t>
+                <w:t xml:space="preserve">Nicole Colin, Joachim Umlauf, Im Schatten der Versöhnung. Deutsch-französische Kulturmittler im Kontext der europäischen Integration, Göttingen (Steidl) 2018; Nicole Colin, Patrick Farges, Fritz Taubert (Hg.), Annäherung durch Konflikt: Mittler und Vermittlung, Heidelberg (Synchron) 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natascha Ueckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interculture Journal - Online Zeitschrift für interkulturelle Studien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2019.4.68527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009686v1</w:t>
+                <w:t xml:space="preserve">hal-02971711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’opéra et de l’Afrique – enchevêtrements (post-) coloniaux et interactions interculturelles à l’exemple de L’Africaine de Giacomo Meyerbeer à Halle et Lübeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Ueckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interculture Journal - Online Zeitschrift für interkulturelle Studien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La communication interculturelle en / avec l’Afrique : nouvelles perspectives, 18 (32), pp.119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -582,191 +582,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oper und Afrika – (post-)koloniale Verstrickungen und interkulturelle Wechselwirkungen am Beispiel von Meyerbeers L’Africaine in Halle / Lübeck</w:t>
+                <w:t xml:space="preserve">Die „Möbelpacker der Entkolonialisierung“ entrümpeln und erneuern die Oper L’Africaine von Giacomo Meyerbeer. Interview mit Lionel Poutiaire Somé, Philipp Amelungsen und Michael von zur Mühlen (Oper Halle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Ueckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interculture Journal - Online Zeitschrift für interkulturelle Studien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Interkulturelle Kommunikation in / mit Afrika: neue Perspektiven, 18 (32), pp.103-118</w:t>
+              <w:t xml:space="preserve">, 2019, Interkulturelle Kommunikation in / mit Afrika: neue Perspektiven, 18 (32), pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113831v1</w:t>
+                <w:t xml:space="preserve">hal-03113897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die „Möbelpacker der Entkolonialisierung“ entrümpeln und erneuern die Oper L’Africaine von Giacomo Meyerbeer. Interview mit Lionel Poutiaire Somé, Philipp Amelungsen und Michael von zur Mühlen (Oper Halle)</w:t>
+                <w:t xml:space="preserve">Oper und Afrika – (post-)koloniale Verstrickungen und interkulturelle Wechselwirkungen am Beispiel von Meyerbeers L’Africaine in Halle / Lübeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Ueckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interculture Journal - Online Zeitschrift für interkulturelle Studien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Interkulturelle Kommunikation in / mit Afrika: neue Perspektiven, 18 (32), pp.137-150</w:t>
+              <w:t xml:space="preserve">, 2019, Interkulturelle Kommunikation in / mit Afrika: neue Perspektiven, 18 (32), pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113897v1</w:t>
+                <w:t xml:space="preserve">hal-03113831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordertexturen als transdisziplinärer Ansatz zur Untersuchung von Grenzen. Ein Werkstattbericht</w:t>
               </w:r>
@@ -1049,457 +1049,457 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre homme et animal dans les cultures, littératures et médias francophones</w:t>
+                <w:t xml:space="preserve">Fluchtraum Europa. Interdisziplinäre Perspektiven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris G. Eibl</w:t>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-3-8260-6322-0</w:t>
+                <w:t xml:space="preserve">Nomos Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denkart Europa/ Mindset Europa (31), 2020, 978-3-8487-6728-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988054v1</w:t>
+                <w:t xml:space="preserve">hal-02987981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluchtraum Europa. Interdisziplinäre Perspektiven</w:t>
+                <w:t xml:space="preserve">Les relations entre homme et animal dans les cultures, littératures et médias francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+                <w:t xml:space="preserve">Doris G. Eibl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomos Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Denkart Europa/ Mindset Europa (31), 2020, 978-3-8487-6728-1</w:t>
+                <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-8260-6322-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987981v1</w:t>
+                <w:t xml:space="preserve">hal-02988054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">»Alles Frankreich oder was?« -Die saarländische Frankreichstrategie im europäischen Kontext. Interdisziplinäre Zugänge und kritische Perspektiven</w:t>
+                <w:t xml:space="preserve">Interfaces franco-allemandes dans la culture populaire et les médias. Dispositifs de médiation interculturels et formes de perception de l’Autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Polzin-Haumann</w:t>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Jürgen Lüsebrink</w:t>
+                <w:t xml:space="preserve">Florian Henke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript-Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9783839437551</w:t>
+                <w:t xml:space="preserve">LIT Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2017, Populäre Kultur und Medien, 978-3-643-12959-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957548v1</w:t>
+                <w:t xml:space="preserve">hal-02988344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces franco-allemandes dans la culture populaire et les médias. Dispositifs de médiation interculturels et formes de perception de l’Autre</w:t>
+                <w:t xml:space="preserve">»Alles Frankreich oder was?« -Die saarländische Frankreichstrategie im europäischen Kontext. Interdisziplinäre Zugänge und kritische Perspektiven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+                <w:t xml:space="preserve">Claudia Polzin-Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Henke</w:t>
+                <w:t xml:space="preserve">Hans-Jürgen Lüsebrink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIT Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 10, 2017, Populäre Kultur und Medien, 978-3-643-12959-8</w:t>
+                <w:t xml:space="preserve">Transcript-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9783839437551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988344v1</w:t>
+                <w:t xml:space="preserve">hal-02957548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">»Alles Frankreich oder was?« – Die saarländische Frankreichstrategie im europäischen Kontext</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Lüsebrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Polzin-Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-3-8376-3755-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,64 +1527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interkulturelle Kompetenz in deutsch-französischen Studiengängen: didaktische Konzepte, Methoden, Materialien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundula Gwenn Hiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Lüsebrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundula Gwenn Hiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dietrich - Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Lüsebrink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deutsch-Französische Hochschule, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2385,51 +2385,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans-Jürgen Lüsebrink; Claudia Polzin-Haumann; Christoph Vatter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">»Alles Frankreich oder was?« – Die saarländische Frankreichstrategie im europäischen Kontext: Interdisziplinäre Zugänge und kritische Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-197, 2017, 978-3-8376-3755-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2457,91 +2457,91 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deutsch-Französische Schnittstellen in Populärkultur und Medien. Interkulturelle Verflechtungen und Vermittlungsprozesse in der Populärkultur als Gegenstandsbereich und Herausforderung für die kulturwissenschaftliche Frankoromanistik.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Henke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Demeulanere; Florian Henke; Christoph Vatter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutsch-französische Schnittstellen in Populärkultur und Medien. Interkulturelle Vermittlungsprozesse und Fremdwahrnehmung / Interfaces franco-allemandes dans la culture populaire et les médias. Dispositifs de médiation interculturels et formes de perception de l’Autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIT Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-25, 2017, 978-3-643-12959-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2642,104 +2642,104 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">„Alles Frankreich oder was?“ Die saarländische Frankreichstrategie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Lüsebrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Polzin-Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans-Jürgen Lüsebrink; Claudia Polzin-Haumann; Christoph Vatter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">»Alles Frankreich oder was?« – Die saarländische Frankreichstrategie im europäischen Kontext: Interdisziplinäre Zugänge und kritische Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-23, 2017, 978-3-8376-3755-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2748,212 +2748,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interkulturelle Kommunikation und Kompetenz – ein Schlüsselthema integrierter deutsch-französischer Studiengänge</w:t>
+                <w:t xml:space="preserve">Les compétences interculturelles dans les cursus franco-allemands. Bibliographie sélective commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gundula Gwenn Hiller; Karin Dietrich-Chénel; Hans-Jürgen Lüsebrink; Christoph Vatter. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundula Gwenn Hiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gundula Gwenn Hiller; Hans-Jürgen Lüsebrink; Patricia Oster-Stierle; Christoph Vatter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leitfaden. Interkulturelle Kommunikation und Kompetenz</w:t>
+              <w:t xml:space="preserve">Interkulturelle Kompetenz in deutsch-französischen Studiengängen: didaktische Konzepte, Methoden, Materialien / Les compétences interculturelles dans les cursus franco-allemands: modèles didactiques, méthodes et supports d‘enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deutsch-französische Hochschule</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-13, 2016</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-267, 2016, 978-3-658-14479-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019852v1</w:t>
+                <w:t xml:space="preserve">hal-03019526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences interculturelles dans les cursus franco-allemands. Bibliographie sélective commentée</w:t>
+                <w:t xml:space="preserve">Interkulturelle Kommunikation und Kompetenz – ein Schlüsselthema integrierter deutsch-französischer Studiengänge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Vatter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gundula Gwenn Hiller; Hans-Jürgen Lüsebrink; Patricia Oster-Stierle; Christoph Vatter. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gundula Gwenn Hiller; Karin Dietrich-Chénel; Hans-Jürgen Lüsebrink; Christoph Vatter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interkulturelle Kompetenz in deutsch-französischen Studiengängen: didaktische Konzepte, Methoden, Materialien / Les compétences interculturelles dans les cursus franco-allemands: modèles didactiques, méthodes et supports d‘enseignement</w:t>
+              <w:t xml:space="preserve">Leitfaden. Interkulturelle Kommunikation und Kompetenz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.259-267, 2016, 978-3-658-14479-1</w:t>
+                <w:t xml:space="preserve">Deutsch-französische Hochschule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-13, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019526v1</w:t>
+                <w:t xml:space="preserve">hal-03019852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deutsch-französische Fremderfahrung und interkulturelle Selbstreflexion in und mit Medien</w:t>
               </w:r>
@@ -4204,51 +4204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D19987F6"/>
+    <w:nsid w:val="C4E1711E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4435,51 +4435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christoph-vatter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5860-0047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058490639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04560567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vatter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.4.68527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Ueckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Fellner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Frenk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kazmaier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris G. Eibl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8789_Mensch-Tier-Beziehungen-in-den-frankophonen-Kulturen--Literaturen-und-Medien---Les-relations-entre-homme-et-animal-dans-les-cultures--litt--ratures--et-m--dias-francophones--Saarbr--cker-Beitr--ge-zur-vergleichenden-Literatur--und-Kulturwissenschaft--Bd--85.html/XTCsid/3fcnuoeovsqedmbpfip83t01k4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/titel/fluchtraum-europa-id-87624/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02957548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Polzin-Haumann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-3755-7/alles-frankreich-oder-was-die-saarlaendische-frankreichstrategie-im-europaeischen-kontext/la-france-a-toutes-les-sauces-la-strategie-france-de-la-sarre-dans-le-contexte-europeen/?number=978-3-8376-3755-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Demeulenaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Henke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-12959-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundula Gwenn Hiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-658-14480-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14480-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dietrich - Chenel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02957538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748908517-235/zwischen-afrika-und-europa-fluchtgeschichten-und-europa-imaginationen-in-filmen-aus-dem-subsaharischen-afrika" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748908517-235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66817" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Fendler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://universaar.uni-saarland.de/monographien/volltexte/2018/173/pdf/saravi_pontes_11_komplett.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpb.de/shop/buecher/schriftenreihe/271755/laenderbericht-kanada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.14361/9783839437551/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839437551-013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631708873/bm_title.xhtml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019852v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfh-ufa.org/app/uploads/2018/06/DFH_Leitfaden_deutsch_web1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-14480-7#about" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-3360-3/bruecken-bauen-kulturwissenschaft-aus-interkultureller-und-multidisziplinaerer-perspektive/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783658144791#aboutAuthors" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323541035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03188021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmidtgall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christoph-vatter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5860-0047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058490639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04560567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vatter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Ueckmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.4.68527" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03009604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Fellner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Frenk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kazmaier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/titel/fluchtraum-europa-id-87624/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris G. Eibl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8789_Mensch-Tier-Beziehungen-in-den-frankophonen-Kulturen--Literaturen-und-Medien---Les-relations-entre-homme-et-animal-dans-les-cultures--litt--ratures--et-m--dias-francophones--Saarbr--cker-Beitr--ge-zur-vergleichenden-Literatur--und-Kulturwissenschaft--Bd--85.html/XTCsid/3fcnuoeovsqedmbpfip83t01k4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Demeulenaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Henke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-12959-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02957548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Polzin-Haumann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-3755-7/alles-frankreich-oder-was-die-saarlaendische-frankreichstrategie-im-europaeischen-kontext/la-france-a-toutes-les-sauces-la-strategie-france-de-la-sarre-dans-le-contexte-europeen/?number=978-3-8376-3755-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundula Gwenn Hiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-658-14480-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14480-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dietrich - Chenel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02957538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783748908517-235/zwischen-afrika-und-europa-fluchtgeschichten-und-europa-imaginationen-in-filmen-aus-dem-subsaharischen-afrika" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748908517-235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66817" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Fendler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://universaar.uni-saarland.de/monographien/volltexte/2018/173/pdf/saravi_pontes_11_komplett.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpb.de/shop/buecher/schriftenreihe/271755/laenderbericht-kanada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.14361/9783839437551/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839437551-013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631708873/bm_title.xhtml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-14480-7#about" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfh-ufa.org/app/uploads/2018/06/DFH_Leitfaden_deutsch_web1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-3360-3/bruecken-bauen-kulturwissenschaft-aus-interkultureller-und-multidisziplinaerer-perspektive/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783658144791#aboutAuthors" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323541035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03188021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmidtgall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>