--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -750,222 +750,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of shear-thinning fluids through porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjoint computations by algorithmic differentiation of a parallel solver for time-dependent PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José I. Cardesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103658⟩</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.101155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032993v1</w:t>
+                <w:t xml:space="preserve">hal-03033123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint computations by algorithmic differentiation of a parallel solver for time-dependent PDEs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow of shear-thinning fluids through porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45, pp.101155. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.103658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033123v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A penalization method to treat the interface between a free-fluid region and a fibrous porous medium</w:t>
               </w:r>
@@ -990,51 +990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (9), pp.1095-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1224,51 +1224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol.106, pp. 60-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 28 (n° 12), p. 124103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2462,191 +2462,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic differentiation of a spectral difference code for sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Sensitivity computations by automatic differentiation of a CFD code based on spectral differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I. Cardesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States. pp.0</w:t>
+              <w:t xml:space="preserve">EUCASS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559278v1</w:t>
+                <w:t xml:space="preserve">hal-02617161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity computations by automatic differentiation of a CFD code based on spectral differences</w:t>
+                <w:t xml:space="preserve">Automatic differentiation of a spectral difference code for sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I. Cardesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. pp.1-7</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617161v1</w:t>
+                <w:t xml:space="preserve">hal-02559278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European doctoral training in aeroacoustics by a Marie Curie integrated training Network</w:t>
               </w:r>
@@ -3353,217 +3353,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and stability analysis of a rigid canopy flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Luminari</w:t>
+                <w:t xml:space="preserve">Sensitivity and uncertainty quantifications for jet stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Javier Granados-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choi-Hong Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique (CFM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446193v1</w:t>
+                <w:t xml:space="preserve">hal-02078360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and uncertainty quantifications for jet stability analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco-Javier Granados-Ortiz</w:t>
+                <w:t xml:space="preserve">Active feedback control of the flow past a thick flat-plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Choi-Hong Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique (CFM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, 24 au 28 août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078360v1</w:t>
+                <w:t xml:space="preserve">hal-01250344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active feedback control of the flow past a thick flat-plate</w:t>
               </w:r>
@@ -3625,109 +3625,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active feedback control of the flow past a thick flat-plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Carini</w:t>
+                <w:t xml:space="preserve">Sensitivity and stability analysis of a rigid canopy flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Luminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, 24 au 28 août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.0</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250344v1</w:t>
+                <w:t xml:space="preserve">hal-03446193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and Uncertainty Quantification for jet stability analysis</w:t>
               </w:r>
@@ -4122,135 +4122,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-cell noise of supersonic underexpanded jets</w:t>
+                <w:t xml:space="preserve">Modal structure of a supersonic under-expanded jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pérez-Arroyo</w:t>
+                <w:t xml:space="preserve">Carlos Perez-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088791v1</w:t>
+                <w:t xml:space="preserve">hal-01661629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non viscous sensitivity analysis of noise generation mechanism in a low Mach number jet</w:t>
               </w:r>
@@ -4312,135 +4312,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal structure of a supersonic under-expanded jet</w:t>
+                <w:t xml:space="preserve">Shock-cell noise of supersonic underexpanded jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Perez-Arroyo</w:t>
+                <w:t xml:space="preserve">Carlos Pérez-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.0</w:t>
+              <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661629v1</w:t>
+                <w:t xml:space="preserve">hal-02088791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t>
               </w:r>
@@ -5361,230 +5361,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle par POD d'un écoulement de cavité en régime compressible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.K. Nagarajan</w:t>
+                <w:t xml:space="preserve">POD based Reduced Order Modelling of a compressible forced cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Kourta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.0</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524595v1</w:t>
+                <w:t xml:space="preserve">hal-03390749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD based Reduced Order Modelling of a compressible forced cavity flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
+                <w:t xml:space="preserve">Réduction de modèle par POD d'un écoulement de cavité en régime compressible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Kourta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390749v1</w:t>
+                <w:t xml:space="preserve">hal-00524595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an adjoint method for compressible channel flow sensitivities</w:t>
               </w:r>
@@ -5976,51 +5976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité linéaire de l'écoulement dans un canal courbe aux parois compliantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,51 +6679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7AA8519"/>
+    <w:nsid w:val="E0A01C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6910,51 +6910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-airiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7453-2964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Granados-Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106847" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409490v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose I. Cardesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03877593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Cardesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luminari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019025928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Granados-Ortiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Arroyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi-Hong Lai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Kumar Nagarajan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintu Singha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puigt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0806-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107503X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971789" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300112.100812a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Monti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001924000007089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ansaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Gefen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2732" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo, Carlos P&#233;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez-Arroyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bisanti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grottadaurea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangasivam Gandhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagarajan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Moret-Gabarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spagnoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1523-exercices-et-problemes-d-aerodynamique-fondamentale-accompagnes-des-codes-solutions-en-python-ou-fortran-9782364939370.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1023-aerodynamique-fondamentale-9782364935006.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Babucke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-airiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7453-2964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Granados-Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106847" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409490v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose I. Cardesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03877593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Cardesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luminari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019025928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Granados-Ortiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Arroyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi-Hong Lai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Kumar Nagarajan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintu Singha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puigt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0806-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107503X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971789" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300112.100812a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Monti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001924000007089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ansaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Gefen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2732" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo, Carlos P&#233;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez-Arroyo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bisanti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grottadaurea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangasivam Gandhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagarajan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Moret-Gabarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spagnoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1523-exercices-et-problemes-d-aerodynamique-fondamentale-accompagnes-des-codes-solutions-en-python-ou-fortran-9782364939370.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1023-aerodynamique-fondamentale-9782364935006.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Babucke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>