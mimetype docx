--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -750,222 +750,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint computations by algorithmic differentiation of a parallel solver for time-dependent PDEs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow of shear-thinning fluids through porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101155⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.103658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033123v1</w:t>
+                <w:t xml:space="preserve">hal-03032993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of shear-thinning fluids through porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjoint computations by algorithmic differentiation of a parallel solver for time-dependent PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José I. Cardesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.103658. </w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.101155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032993v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A penalization method to treat the interface between a free-fluid region and a fibrous porous medium</w:t>
               </w:r>
@@ -990,51 +990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (9), pp.1095-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1224,51 +1224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol.106, pp. 60-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 28 (n° 12), p. 124103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4122,135 +4122,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal structure of a supersonic under-expanded jet</w:t>
+                <w:t xml:space="preserve">Shock-cell noise of supersonic underexpanded jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Perez-Arroyo</w:t>
+                <w:t xml:space="preserve">Carlos Pérez-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.0</w:t>
+              <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661629v1</w:t>
+                <w:t xml:space="preserve">hal-02088791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non viscous sensitivity analysis of noise generation mechanism in a low Mach number jet</w:t>
               </w:r>
@@ -4312,135 +4312,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-cell noise of supersonic underexpanded jets</w:t>
+                <w:t xml:space="preserve">Modal structure of a supersonic under-expanded jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pérez-Arroyo</w:t>
+                <w:t xml:space="preserve">Carlos Perez-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088791v1</w:t>
+                <w:t xml:space="preserve">hal-01661629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t>
               </w:r>
@@ -5976,51 +5976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité linéaire de l'écoulement dans un canal courbe aux parois compliantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,51 +6679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0A01C61"/>
+    <w:nsid w:val="A7730D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6910,51 +6910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-airiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7453-2964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Granados-Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106847" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409490v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose I. Cardesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03877593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Cardesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luminari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019025928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Granados-Ortiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Arroyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi-Hong Lai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Kumar Nagarajan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintu Singha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puigt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0806-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107503X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971789" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300112.100812a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Monti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001924000007089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ansaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Gefen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2732" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo, Carlos P&#233;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez-Arroyo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bisanti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grottadaurea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangasivam Gandhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagarajan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Moret-Gabarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spagnoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1523-exercices-et-problemes-d-aerodynamique-fondamentale-accompagnes-des-codes-solutions-en-python-ou-fortran-9782364939370.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1023-aerodynamique-fondamentale-9782364935006.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Babucke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-airiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7453-2964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Granados-Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106847" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409490v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose I. Cardesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03877593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Cardesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luminari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019025928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Granados-Ortiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Arroyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi-Hong Lai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Kumar Nagarajan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintu Singha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puigt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0806-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107503X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971789" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300112.100812a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Monti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001924000007089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ansaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Gefen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2732" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo, Carlos P&#233;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez-Arroyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bisanti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grottadaurea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangasivam Gandhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagarajan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Moret-Gabarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spagnoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1523-exercices-et-problemes-d-aerodynamique-fondamentale-accompagnes-des-codes-solutions-en-python-ou-fortran-9782364939370.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1023-aerodynamique-fondamentale-9782364935006.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Babucke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>