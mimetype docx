--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -317,261 +317,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Impact of Non-intrinsic Uncertainty Sources in the Stability Analysis of a High-Speed Jet</w:t>
+                <w:t xml:space="preserve">Optimizing an acoustic liner by automatic differentiation of a compressible flow solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-J. Granados-Ortiz</w:t>
+                <w:t xml:space="preserve">Jose I. Cardesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ortega-Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106847⟩</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.101703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2022.101703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593725v1</w:t>
+                <w:t xml:space="preserve">hal-03409490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing an acoustic liner by automatic differentiation of a compressible flow solver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing the Impact of Non-intrinsic Uncertainty Sources in the Stability Analysis of a High-Speed Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Piot</w:t>
+                <w:t xml:space="preserve">F.-J. Granados-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Deniau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Airiau</w:t>
+                <w:t xml:space="preserve">J. Ortega-Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61, pp.101703. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.106847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2022.101703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409490v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and dynamics of the flow past a bullet-shaped blunt body moving in a pipe</w:t>
               </w:r>
@@ -750,222 +750,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of shear-thinning fluids through porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjoint computations by algorithmic differentiation of a parallel solver for time-dependent PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José I. Cardesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103658⟩</w:t>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.101155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032993v1</w:t>
+                <w:t xml:space="preserve">hal-03033123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint computations by algorithmic differentiation of a parallel solver for time-dependent PDEs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow of shear-thinning fluids through porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45, pp.101155. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.103658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2020.101155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033123v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A penalization method to treat the interface between a free-fluid region and a fibrous porous medium</w:t>
               </w:r>
@@ -990,51 +990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (9), pp.1095-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,378 +1062,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of uncertainty in computational simulations of a high-speed jet flow from an aircraft exhaust</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Choi-Hong Lai</w:t>
+                <w:t xml:space="preserve">Effects of porosity and inertia on the apparent permeability tensor in fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Luminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol.106, pp. 60-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999518v1</w:t>
+                <w:t xml:space="preserve">hal-01811015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of porosity and inertia on the apparent permeability tensor in fibrous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Luminari</w:t>
+                <w:t xml:space="preserve">Open-loop control of cavity noise using Proper Orthogonal Decomposition reduced-order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintu Singha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.04.013⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811015v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-loop control of cavity noise using Proper Orthogonal Decomposition reduced-order model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the influence of uncertainty in computational simulations of a high-speed jet flow from an aircraft exhaust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Javier Granados-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
+                <w:t xml:space="preserve">Carlos Pérez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintu Singha</w:t>
+                <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cordier</w:t>
+                <w:t xml:space="preserve">Choi-Hong Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 160, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813487v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of temporal and spatial signatures of broadband shock-associated noise</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Luminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 28 (n° 12), p. 124103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2051,64 +2051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and application of a reduced order model for the control of self-sustained instabilities in cavity flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,51 +2658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Rona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Camussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,64 +2783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France. pp.0, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2874,64 +2874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Shock-Cell Noise From a Dual Stream Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,90 +2991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Quantification and Sensitivity Analysis applied to an under-expanded single jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco-Javier Granados-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choi-Hong Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3147,64 +3147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 571</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Palaiseau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,77 +3242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Shock-cell Noise Signature Identification Using a Wavelet-based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lior Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Camussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3372,77 +3372,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and uncertainty quantifications for jet stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco-Javier Granados-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choi-Hong Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique (CFM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3726,51 +3726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and Uncertainty Quantification for jet stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco-Javier Granados-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arroyo, Carlos Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4020,77 +4020,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic - acoustic filtering of a supersonic-underexpanded jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4122,135 +4122,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-cell noise of supersonic underexpanded jets</w:t>
+                <w:t xml:space="preserve">Modal structure of a supersonic under-expanded jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pérez-Arroyo</w:t>
+                <w:t xml:space="preserve">Carlos Perez-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088791v1</w:t>
+                <w:t xml:space="preserve">hal-01661629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non viscous sensitivity analysis of noise generation mechanism in a low Mach number jet</w:t>
               </w:r>
@@ -4312,135 +4312,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal structure of a supersonic under-expanded jet</w:t>
+                <w:t xml:space="preserve">Shock-cell noise of supersonic underexpanded jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Perez-Arroyo</w:t>
+                <w:t xml:space="preserve">Carlos Pérez-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. pp.0</w:t>
+              <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661629v1</w:t>
+                <w:t xml:space="preserve">hal-02088791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t>
               </w:r>
@@ -5272,51 +5272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle par modèle réduit POD de l'écoulement de cavité en régime compressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,64 +5367,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD based Reduced Order Modelling of a compressible forced cavity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,51 +5488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle par POD d'un écoulement de cavité en régime compressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5976,51 +5976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité linéaire de l'écoulement dans un canal courbe aux parois compliantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bottaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,51 +6679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7730D48"/>
+    <w:nsid w:val="DCB5DF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6910,51 +6910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-airiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7453-2964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Granados-Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Casanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106847" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409490v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose I. Cardesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03877593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Cardesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luminari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019025928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Granados-Ortiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Arroyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi-Hong Lai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Kumar Nagarajan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintu Singha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puigt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0806-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107503X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971789" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300112.100812a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Monti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001924000007089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ansaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Gefen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2732" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo, Carlos P&#233;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez-Arroyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bisanti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grottadaurea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangasivam Gandhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagarajan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Moret-Gabarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spagnoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1523-exercices-et-problemes-d-aerodynamique-fondamentale-accompagnes-des-codes-solutions-en-python-ou-fortran-9782364939370.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1023-aerodynamique-fondamentale-9782364935006.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Babucke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-airiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7453-2964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409490v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose I. Cardesa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101703" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Granados-Ortiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortega-Casanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106847" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03877593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.564" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Cardesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Luminari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019025928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Kumar Nagarajan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintu Singha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.10.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Granados-Ortiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Arroyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi-Hong Lai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puigt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0806-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pralits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107503X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971789" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300112.100812a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Rona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Monti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001924000007089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ansaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Gefen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2732" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Lai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo, Carlos P&#233;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez-Arroyo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arroyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bisanti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grottadaurea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangasivam Gandhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagarajan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Moret-Gabarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cathalifaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spagnoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giovannini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1523-exercices-et-problemes-d-aerodynamique-fondamentale-accompagnes-des-codes-solutions-en-python-ou-fortran-9782364939370.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/mecanique-physique/1023-aerodynamique-fondamentale-9782364935006.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Babucke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kloker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>