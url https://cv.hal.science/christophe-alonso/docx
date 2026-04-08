--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -244,165 +244,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équilibre dynamique au sein de la séparation des pouvoirs</w:t>
+                <w:t xml:space="preserve">Infection nosocomiale contractée à l'hôpital lors de soins prodigués par un praticien libéral : quel régime de responsabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue CONFLUENCE : Sciences &amp; Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, p.21-37</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, p.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971633v1</w:t>
+                <w:t xml:space="preserve">hal-03985914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection nosocomiale contractée à l'hôpital lors de soins prodigués par un praticien libéral : quel régime de responsabilité ?</w:t>
+                <w:t xml:space="preserve">L'équilibre dynamique au sein de la séparation des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, p.9</w:t>
+              <w:t xml:space="preserve">Revue CONFLUENCE : Sciences &amp; Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, p.21-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985914v1</w:t>
+                <w:t xml:space="preserve">hal-03971633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourrions-nous être obligés à la vaccination ?</w:t>
               </w:r>
@@ -1173,264 +1173,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France, un &amp;quot;modèle&amp;quot; pour l'Union européenne en matière de lutte contre l'addiction aux jeux d'argent en ligne?</w:t>
+                <w:t xml:space="preserve">La séparation des pouvoirs dans l'oeuvre de Maurice Hauriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et paris en ligne. Vers un cadre juridique européen.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, 2015, 978-2-8044-7683-0</w:t>
+              <w:t xml:space="preserve">La pensée du doyen Maurice Hauriou à l'épreuve du temps: quel(s) héritage(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.445-469, 2015, 9782731409925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975795v1</w:t>
+                <w:t xml:space="preserve">hal-03975726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : La pensée du doyen Maurice Hauriou à l'épreuve du temps: quel(s) héritage(s) ?</w:t>
+                <w:t xml:space="preserve">La France, un &amp;quot;modèle&amp;quot; pour l'Union européenne en matière de lutte contre l'addiction aux jeux d'argent en ligne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Péraldi-Leneuf. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée du doyen Maurice Hauriou à l'épreuve du temps: quel(s) héritage(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.13-26, 2015, 9782731409925</w:t>
+              <w:t xml:space="preserve">Jeux et paris en ligne. Vers un cadre juridique européen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2015, 978-2-8044-7683-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183135v1</w:t>
+                <w:t xml:space="preserve">hal-03975795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La séparation des pouvoirs dans l'oeuvre de Maurice Hauriou</w:t>
+                <w:t xml:space="preserve">Introduction : La pensée du doyen Maurice Hauriou à l'épreuve du temps: quel(s) héritage(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée du doyen Maurice Hauriou à l'épreuve du temps: quel(s) héritage(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.445-469, 2015, 9782731409925</w:t>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.13-26, 2015, 9782731409925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975726v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques et addiction aux jeux d'argent: une approche comparatiste</w:t>
               </w:r>
@@ -1843,51 +1843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alonso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251203v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03985861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03985823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03985867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03985877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duranthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alonso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251203v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03985861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03985823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03985867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03985877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duranthon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>