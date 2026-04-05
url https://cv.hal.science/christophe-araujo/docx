--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -177,2948 +177,2948 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de la séance « New York Underground ? Vies et destins des intellectuels français exilés aux États-Unis après 1940 » du séminaire « Parcours d’intellectuels en exil : un humanisme sans frontières », porté par Álvaro Vasconcelos</w:t>
+                <w:t xml:space="preserve">O passado na ponta da pena. Liberdades e censuras nas práticas historiográficas antes e depois do 25 de abril de 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lançamento do livro Chiado, Carmo, Paris e os Caminhos de Salgueiro Maia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José Quaresma, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733283v1</w:t>
+                <w:t xml:space="preserve">hal-04558433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Portugal et sa révolution. À propos de : Victor Pereira, C’est le peuple qui commande. La révolution des Œillets 1974-1976</w:t>
+                <w:t xml:space="preserve">¿Qué 25 elegir: el 25 de abril de 1974 o el 25 de noviembre 1975? Tensiones conmemorativas y debates sobre la Revolución de los Claveles en Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extremos y polarización: memoria y emociones en América Latina, españa y portugal (siglos XX y XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidad Católica de Chile, Oct 2024, Santiago de Chile (Chile), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733280v1</w:t>
+                <w:t xml:space="preserve">hal-04733275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de la séance « Maria Lamas : l’exil d’une féministe » du séminaire « Parcours d’intellectuels en exil : un humanisme sans frontières », porté par Álvaro Vasconcelos</w:t>
+                <w:t xml:space="preserve">Escribir a pesar del miedo. Escritores de historia bajo presión durante la dictadura portuguesa (1945-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violencias y emociones en la historia del tiempo presente: una mirada interdisciplinaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ana María Serna, Jun 2024, México D. F, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté historienne face au pouvoir dictatorial : le cas portugais (1926-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Mémoire et Histoire en Amérique Latine, Espagne, Portugal. Du Contemporain au Temps Présent </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Langue; Pascale Thibaudeau; Malika Rahal, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rapport de la séance « Hannah Arendt une intellectuelle exilée en desexil au 20e siècle » du séminaire « Parcours d’intellectuels en exil : un humanisme sans frontières », porté par Álvaro Vasconcelos</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnaliser le 25 avril : concordes et discordes autour d'un événement historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en ses mouvements, résistances, dissidences et protestations Échos de l’Avril portugais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graça dos Santos, Apr 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O papel dos historiadores franceses na tímida renovação historiográfica portuguesa (1939-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...65 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caminhos da historiografia, seminário 4 Historiadores expatriados e historiadores estrangeiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Évora, Jan 2024, Évora, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoire du 25 avril 1974 dans le Portugal démocratique (1974-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'IRN Histemal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Langue, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire le savoir historique pendant une dictature : l’exemple portugais (1926-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CERHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Marceau, Mar 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do centro à periferia. Resistências e trajetórias de historiadores saneados após o 25 de abril de 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Revolução dos Cravos sob o olhar dos seus opositores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Pereira; Marie-Hélène Villas-Boas; Gautier Garnier, Mar 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire du 25 avril 1974. Regards d’historiennes et d’historiens sur un événement historique (1974-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Il était une fois la révolution.. portugaise » : à l’occasion du 50e anniversaire de la Révolution des Œillets (25 avril 1974)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, André Belo, May 2024, Rennes (Campus Villejean), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(ir)Responsible historians facing colonialism during the Portuguese dictatorship (1926-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History &amp; Responsibility: doing history in times of conflicting political demands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Network for Theory and History, May 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...343 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...343 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Correia et les autres : esquisses sur la condition des intellectuel•les pendant le régime autoritaire portugais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natália Correia : La voix rebelle (1923 -2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, José Manuel da Costa Esteves, Oct 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le pouvoir et le savoir s’entremêlent. Démarches scientifiques et postures citoyennes de la communauté historienne durant la dictature portugaise (1926-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relecture des empires ibériques : Espagne, Portugal, Amérique de 1890 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'histoire politique, Jun 2023, Paris Sciences Po, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Qué hacer con el Imperio? Memorias en tensión en el espacio público en Portugal (1998-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justicia, memoria y resiliencia en los mundos ibéricos, un balance tentativo de los es-tudios memoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Évelyne Sanchez; Frédérique Langue; Jesús Izquierdo, Nov 2023, Madrid, Casa de Velazquez, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O que pode implicar debruçar-se sobre o passado em tempos ditatoriais: escolhas e práticas historiográficas entre 1950 e 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiografias e historiadores. Orientações teóricas e práticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sérgio Campos Matos; Luís Filipe Barreto; Nuno Gonçalo Monteiro, Dec 2023, Lisbonne université, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde d'après et l'ancien monde. Écrire l'histoire de la dictature portugaise (1974-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48 ans de démocratie après 48 ans de dictature : temporalités portugaises en miroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graça dos Santos; Margarida Calafato Ribeiro; Gonçalo Plácido Cordeiro; José Manuel da Costa Esteves, Apr 2022, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olhares sobre a produção historiográfica da ditadura (1926-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48/48, 48 anos de democracia após 48 anos de ditadura : temporalidades portuguesas ao espelho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Margarida Calafato Ribeiro; Graça dos Santos; Gonçalo Plácido Cordeiro; José Manuel da Costa Esteves, May 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History as a Politic Weapon ? Writings of Portuguese History in the New State (1933-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making History during Dictatorships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Araujo, Nov 2021, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les historiennes, les historiens et leur métier : regards rétrospectifs sur une profession pas si plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires, la fabrique de l’histoire telle qu’elle se raconte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Garcia, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrever sobre o olhar da Rua de António Maria Cardoso e da Rua da Misericórdia: historiadores, vigilância policial e censura no Estado Novo (de 1933 até 1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os intelectuais durante o Estado Novo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ângela Salgueiro; Maria de Fátima Nunes; João Príncipe; Cláudia Ninhos, Jun 2017, Évora, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiens marginaux, historiens marginalisés ? Regards rétrospectifs de l’opposition à l’Estado Novo portugais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de l’histoire durant les régimes autoritaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Araujo; António Costa Pinto; Patrick Garcia, May 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huir de la Península Ibérica para existir. Justificaciones y contestas historiográficas del Imperio Portugués, de la República hasta el final de la desco-lonización (1910-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representaciones y percepciones de la Peninsula Ibérica a través del tiempo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaelle Bosseman; Carole Gomez, Feb 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333119v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04333139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O passado na ponta da pena. Liberdades e censuras nas práticas historiográficas antes e depois do 25 de abril de 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faculdade de Belas-Artes da Universidade de Lisboa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiado, Carmo, Paris: Os Caminhos de Salgueiro Maia Artes na Esfera Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-210, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaffirmer la place de l’enseignement dans le métier d’historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Galland; Vincent Heimendinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires, La fabrique de l’histoire telle qu’elle se raconte, Une enquête sur les historiens contempo-rains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.289-310, 2024, 9791032004975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceder a las fuentes del tiempo presente. El ejemplo de los archivos de la dictadura portuguesa en democracia (1974-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Langue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinerarios y desafíos de la historia de la historia del tiempo presente. Un diálogo transatlántico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prohistoria, pp.45-58, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Science and Political Power. Writings of Portuguese History during the Dictatorship (1926-1974)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vilmos Erős; László Dávid Törő. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to historiography II, Writing History under Dictatorships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Debrecen University Press, pp.124-141, 2022, 978-963-615-057-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Émigré Portuguese Historians in France, 1945-1974: New Methods of Thinking and Writing Portuguese History»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Berger; Philipp Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Emigration: Émigré Scholars and the Production of Historical Knowledge in the 20th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43 (1st), Berghahn Books, pp.224-236, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3167/9781800736092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qu’ont vu les explorateurs ? Voir et revoir les mythes et réalités des &amp;quot;Découvertes&amp;quot; durant l’Estado Novo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graça dos Santos; José Manuel Esteves; Gonçalo Plácido Cordeiro; Lina Iglesias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir / Revoir : revenir sur les traces, définir le présent : la péninsule ibérique après les dictatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.99-116, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Portugal et sa révolution. À propos de : Victor Pereira, C’est le peuple qui commande. La révolution des Œillets 1974-1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de la séance « Maria Lamas : l’exil d’une féministe » du séminaire « Parcours d’intellectuels en exil : un humanisme sans frontières », porté par Álvaro Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de la séance « Hannah Arendt une intellectuelle exilée en desexil au 20e siècle » du séminaire « Parcours d’intellectuels en exil : un humanisme sans frontières », porté par Álvaro Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de la séance « New York Underground ? Vies et destins des intellectuels français exilés aux États-Unis après 1940 » du séminaire « Parcours d’intellectuels en exil : un humanisme sans frontières », porté par Álvaro Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04281465v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de la séance « Celso Furtado : un exil académique » du séminaire « Parcours d’intellectuels en exil : un humanisme sans frontières », porté par Álvaro Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Historians in Authoritarian Political Regimes—Portugal in Comparative Perspective»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350892873.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Portugal au temps de Salazar. À propos de Fernando ROSAS, L’art de durer. Le fascisme au Portugal, Paris, les Éditions sociales, 2020. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dicionário de Historiadores Portugueses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Augusto Costa Dias»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dicionário de Historiadores Portugueses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Flausino Torres»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dicionário de Historiadores Portugueses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Alexandre Lobato»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dicionário de Historiadores Portugueses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283652v1</w:t>
-              </w:r>
-[...225 lines deleted...]
-                <w:t xml:space="preserve">hal-04283608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3476,51 +3476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED8F5664"/>
+    <w:nsid w:val="752DE216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3707,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0630-3427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259260959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164476259225911807" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800736092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350892873.174" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-8925_39_5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0630-3427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259260959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164476259225911807" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800736092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350892873.174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-8925_39_5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>