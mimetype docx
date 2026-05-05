--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -211,579 +211,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O papel dos historiadores franceses na tímida renovação historiográfica portuguesa (1939-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caminhos da historiografia, seminário 4 Historiadores expatriados e historiadores estrangeiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Évora, Jan 2024, Évora, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoire du 25 avril 1974 dans le Portugal démocratique (1974-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'IRN Histemal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Langue, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire le savoir historique pendant une dictature : l’exemple portugais (1926-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CERHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Marceau, Mar 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté historienne face au pouvoir dictatorial : le cas portugais (1926-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Mémoire et Histoire en Amérique Latine, Espagne, Portugal. Du Contemporain au Temps Présent </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Langue; Pascale Thibaudeau; Malika Rahal, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnaliser le 25 avril : concordes et discordes autour d'un événement historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en ses mouvements, résistances, dissidences et protestations Échos de l’Avril portugais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graça dos Santos, Apr 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir a pesar del miedo. Escritores de historia bajo presión durante la dictadura portuguesa (1945-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violencias y emociones en la historia del tiempo presente: una mirada interdisciplinaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ana María Serna, Jun 2024, México D. F, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Qué 25 elegir: el 25 de abril de 1974 o el 25 de noviembre 1975? Tensiones conmemorativas y debates sobre la Revolución de los Claveles en Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extremos y polarización: memoria y emociones en América Latina, españa y portugal (siglos XX y XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidad Católica de Chile, Oct 2024, Santiago de Chile (Chile), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O passado na ponta da pena. Liberdades e censuras nas práticas historiográficas antes e depois do 25 de abril de 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lançamento do livro Chiado, Carmo, Paris e os Caminhos de Salgueiro Maia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, José Quaresma, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558433v1</w:t>
-              </w:r>
-[...481 lines deleted...]
-                <w:t xml:space="preserve">hal-04496976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do centro à periferia. Resistências e trajetórias de historiadores saneados após o 25 de abril de 1974</w:t>
               </w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire du 25 avril 1974. Regards d’historiennes et d’historiens sur un événement historique (1974-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Il était une fois la révolution.. portugaise » : à l’occasion du 50e anniversaire de la Révolution des Œillets (25 avril 1974)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, André Belo, May 2024, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -976,51 +976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Correia et les autres : esquisses sur la condition des intellectuel•les pendant le régime autoritaire portugais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natália Correia : La voix rebelle (1923 -2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, José Manuel da Costa Esteves, Oct 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1039,165 +1039,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿Qué hacer con el Imperio? Memorias en tensión en el espacio público en Portugal (1998-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justicia, memoria y resiliencia en los mundos ibéricos, un balance tentativo de los es-tudios memoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Évelyne Sanchez; Frédérique Langue; Jesús Izquierdo, Nov 2023, Madrid, Casa de Velazquez, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le pouvoir et le savoir s’entremêlent. Démarches scientifiques et postures citoyennes de la communauté historienne durant la dictature portugaise (1926-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relecture des empires ibériques : Espagne, Portugal, Amérique de 1890 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'histoire politique, Jun 2023, Paris Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333155v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04333159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O que pode implicar debruçar-se sobre o passado em tempos ditatoriais: escolhas e práticas historiográficas entre 1950 e 1974</w:t>
               </w:r>
@@ -1459,51 +1459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les historiennes, les historiens et leur métier : regards rétrospectifs sur une profession pas si plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires, la fabrique de l’histoire telle qu’elle se raconte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Garcia, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1522,234 +1522,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huir de la Península Ibérica para existir. Justificaciones y contestas historiográficas del Imperio Portugués, de la República hasta el final de la desco-lonización (1910-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representaciones y percepciones de la Peninsula Ibérica a través del tiempo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaelle Bosseman; Carole Gomez, Feb 2017, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiens marginaux, historiens marginalisés ? Regards rétrospectifs de l’opposition à l’Estado Novo portugais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de l’histoire durant les régimes autoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Araujo; António Costa Pinto; Patrick Garcia, May 2017, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Escrever sobre o olhar da Rua de António Maria Cardoso e da Rua da Misericórdia: historiadores, vigilância policial e censura no Estado Novo (de 1933 até 1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Os intelectuais durante o Estado Novo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ângela Salgueiro; Maria de Fátima Nunes; João Príncipe; Cláudia Ninhos, Jun 2017, Évora, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333139v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04333119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2259,51 +2259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Portugal et sa révolution. À propos de : Victor Pereira, C’est le peuple qui commande. La révolution des Œillets 1974-1976</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3476,51 +3476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="752DE216"/>
+    <w:nsid w:val="45779078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3707,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0630-3427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259260959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164476259225911807" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800736092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350892873.174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-8925_39_5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0630-3427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259260959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164476259225911807" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ara&#250;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800736092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350892873.174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-8925_39_5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>