--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,10832 +315,11100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of ethiodized poppy seed oil-based contrast agent into the uterus enhances fertilization rate in mice inseminated with low sperm numbers</w:t>
+                <w:t xml:space="preserve">Selective Tissue Penetration of the Corneal Layers of Cyclosporin 2% Associated with Miglyol in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar del Llano</w:t>
+                <w:t xml:space="preserve">Gladys Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Rasschaert</w:t>
+                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariella Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre F Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Ocular Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaf204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jop.2024.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354591v1</w:t>
+                <w:t xml:space="preserve">hal-05559812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the sperm head defects in MMAF condition and their impact on embryo development in mice</w:t>
+                <w:t xml:space="preserve">Administration of ethiodized poppy seed oil-based contrast agent into the uterus enhances fertilization rate in mice inseminated with low sperm numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Muroňová</w:t>
+                <w:t xml:space="preserve">Edgar del Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lambert</w:t>
+                <w:t xml:space="preserve">Marlene Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanyuth Thamwan</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Wehbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Court</w:t>
+                <w:t xml:space="preserve">Pierre F Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaaf006⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaf204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354598v1</w:t>
+                <w:t xml:space="preserve">hal-05354591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of the sperm head defects in MMAF condition and their impact on embryo development in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
+                <w:t xml:space="preserve">Chanyuth Thamwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaaf006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601943v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN-based approach for 3D artifact correction of intensity diffraction tomography images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and pathogenic activity of anti-desmocollin-3 antibodies in patients with pemphigus vulgaris and pemphigus foliaceus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Maho-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pierré</w:t>
+                <w:t xml:space="preserve">Alexandre Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Briard</w:t>
+                <w:t xml:space="preserve">Léopoldine Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Godefroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+                <w:t xml:space="preserve">Vivien Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.523289⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (6), pp.1072-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757422v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Boursier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Aurélien Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (5), pp.1137-1148. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.220-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700579v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of CCDC146, a ubiquitous centriole and microtubule-associated protein, leads to non-syndromic male infertility in human and mouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CNN-based approach for 3D artifact correction of intensity diffraction tomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+                <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Giordani</w:t>
+                <w:t xml:space="preserve">Matéo Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Guillaume Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Desissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.86845.2⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (20), pp.34825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.523289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236524v1</w:t>
+                <w:t xml:space="preserve">hal-04757422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATAD2 mediates chromatin-bound histone chaperone turnover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
+                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Perazza</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lambert</w:t>
+                <w:t xml:space="preserve">Angèle Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.10.04.616609⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.1137-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406538v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Court</w:t>
+                <w:t xml:space="preserve">Lack of CCDC146, a ubiquitous centriole and microtubule-associated protein, leads to non-syndromic male infertility in human and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Appaix</w:t>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
+                <w:t xml:space="preserve">Elsa Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.86845.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780939v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Mutations in DNHD1 Cause Multiple Morphological Abnormalities of the Sperm Flagella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Vilpreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angèle Boursier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24032559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04011973v1</w:t>
+                <w:t xml:space="preserve">hal-04780939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lorès</w:t>
+                <w:t xml:space="preserve">ATAD2 mediates chromatin-bound histone chaperone turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadni Liakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.10.04.616609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241708v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the sperm phenotype caused by mutations in &amp;lt;i&amp;gt;SPATA20&amp;lt;/i&amp;gt;: A novel splicing mutation in an infertile patient with partial globozoospermia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Broster Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14284⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254105v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">New Mutations in DNHD1 Cause Multiple Morphological Abnormalities of the Sperm Flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256999v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Expanding the sperm phenotype caused by mutations in &amp;lt;i&amp;gt;SPATA20&amp;lt;/i&amp;gt;: A novel splicing mutation in an infertile patient with partial globozoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
+                <w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.612-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474813v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Fontaine</w:t>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Papin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852700v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From azoospermia to macrozoospermia, a phenotypic continuum due to mutations in the ZMYND15 gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lestrade</w:t>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Muronova</w:t>
+                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">Fabrice Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/aja202194⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720221v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Mouse Sperm with a Non-Catalytic Mutant of PLA2G10 Reveals That PLA2G10 Improves In Vitro Fertilization through Both Its Enzymatic Activity and as Ligand of PLA2R1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Abi Nahed</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23148033⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (13), pp.7350-7366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818170v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogenic heterozygous inheritance of sperm abnormalities in mouse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">From azoospermia to macrozoospermia, a phenotypic continuum due to mutations in the ZMYND15 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jana Muroňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.243-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/aja202194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.75373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818177v1</w:t>
+                <w:t xml:space="preserve">hal-03720221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-exome sequencing improves the diagnosis and care of men with non-obstructive azoospermia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Oligogenic heterozygous inheritance of sperm abnormalities in mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Hennebicq</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.01.011⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e75373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718022v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Use of Whole Exome Sequencing and CRISPR/Cas9 to Study the Etiology of Non-Obstructive Azoospermia: Demonstration of the Dispensable Role of the Testis-Specific Genes C1orf185 and CCT6B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Kühne</w:t>
+                <w:t xml:space="preserve">Treatment of Mouse Sperm with a Non-Catalytic Mutant of PLA2G10 Reveals That PLA2G10 Improves In Vitro Fertilization through Both Its Enzymatic Activity and as Ligand of PLA2R1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11010118⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.8033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23148033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717887v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent ZP1 variant is responsible for oocyte maturation defect with degenerated oocytes in infertile females</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Whole-exome sequencing improves the diagnosis and care of men with non-obstructive azoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14144⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (3), pp.508-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720194v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D time-lapse imaging of a mouse embryo using intensity diffraction tomography embedded inside a deep learning framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Remondiere</w:t>
+                <w:t xml:space="preserve">A recurrent ZP1 variant is responsible for oocyte maturation defect with degenerated oocytes in infertile females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102 (1), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.453910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03874593v1</w:t>
+                <w:t xml:space="preserve">hal-03720194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses of a large cohort of infertile patients with globozoospermia, DPY19L2 still the main actor, GGN confirmed as a guest player</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Combined Use of Whole Exome Sequencing and CRISPR/Cas9 to Study the Etiology of Non-Obstructive Azoospermia: Demonstration of the Dispensable Role of the Testis-Specific Genes C1orf185 and CCT6B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Mietton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Yasmine Neirijnck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Martinez</w:t>
+                <w:t xml:space="preserve">Lydia Wehrli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Kühne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-020-02229-0⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025179v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Most Common Genetic Variant Responsible for Acephalic Spermatozoa Syndrome in Men Originating from North Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+                <w:t xml:space="preserve">3D time-lapse imaging of a mouse embryo using intensity diffraction tomography embedded inside a deep learning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
+                <w:t xml:space="preserve">Lionel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Paviolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Mandula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22042187⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (12), pp.3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.453910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365058v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in IFT74, encoding for an essential component for intraflagellar transport of Tubulin, causes asthenozoospermia and male infertility without clinical signs of Bardet-Biedl Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abbas Daneshipour</w:t>
+                <w:t xml:space="preserve">Genetic analyses of a large cohort of infertile patients with globozoospermia, DPY19L2 still the main actor, GGN confirmed as a guest player</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 140 (7), pp.1031-1043. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-021-02270-7⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Molecular Genetics of Male Infertility, 140 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-020-02229-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369854v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sodium/proton exchanger SLC9C1 ( sNHE ) is essential for human sperm motility and fertility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A missense mutation in IFT74, encoding for an essential component for intraflagellar transport of Tubulin, causes asthenozoospermia and male infertility without clinical signs of Bardet-Biedl Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lorès</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Daneshipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13927⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (7), pp.1031-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-021-02270-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369825v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic truncating variants in CFAP206 cause male infertility in human and mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Characterization of the Most Common Genetic Variant Responsible for Acephalic Spermatozoa Syndrome in Men Originating from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qunshan Shen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Huan Wu</w:t>
+                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22042187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00439-021-02313-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365264v1</w:t>
+                <w:t xml:space="preserve">hal-03365058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect in the nuclear pore membrane glycoprotein 210-like gene is associated with extreme uncondensed sperm nuclear chromatin and male infertility: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (3), pp.693-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/deaa329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in Cercopithecinae spermatozoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bi-allelic truncating variants in CFAP206 cause male infertility in human and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunshan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+                <w:t xml:space="preserve">Hongbin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0967199421000186⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (9), pp.1367-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-021-02313-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405430v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of timing of artificial insemination and treatment of semen with a Slo3 potassium channel blocker on fertility of dairy heifers subjected to the 5-day CIDR-Synch protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sodium/proton exchanger SLC9C1 ( sNHE ) is essential for human sperm motility and fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.Z. Bisinotto</w:t>
+                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Chebel</w:t>
+                <w:t xml:space="preserve">Ahmed Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.W. Thatcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103 (8), pp.7462-7471. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (5), pp.684-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-18103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.13927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005090v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in Cercopithecinae spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Touré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Beurois</w:t>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Francois-Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laidebeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-020-02113-x⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.401-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0967199421000186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004953v1</w:t>
+                <w:t xml:space="preserve">hal-03405430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of RNA-Binding Proteins Modulating Post-Transcriptional Regulation of Protein Expression in the Maturing Mammalian Oocyte</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-020-02113-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9030662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03005093v1</w:t>
+                <w:t xml:space="preserve">hal-03004953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of timing of artificial insemination and treatment of semen with a Slo3 potassium channel blocker on fertility of dairy heifers subjected to the 5-day CIDR-Synch protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">C.C. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
+                <w:t xml:space="preserve">D.Z. Bisinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Chebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.W. Thatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (8), pp.7462-7471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-18103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550844v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and diversity of sperm physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of RNA-Binding Proteins Modulating Post-Transcriptional Regulation of Protein Expression in the Maturing Mammalian Oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111002⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9030662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005029v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.110964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996274v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005088v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shuyan Tang</w:t>
+                <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (10), pp.708-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004971v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed Abd El-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Bidart</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106775⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (20), pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004959v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of teratozoospermia: Back to the head</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity and diversity of sperm physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beem.2020.101473⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.111002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004973v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deslorelin acetate implant induces transient sterility and behavior changes in male olive baboon ( Papio anubis ): A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed Abd El-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brouillet</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmp.12479⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (20), pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005083v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantoprazole, a proton‐pump inhibitor, impairs human sperm motility and capacitation in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+                <w:t xml:space="preserve">Genetics of teratozoospermia: Back to the head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (6), pp.1795-1804. </w:t>
+              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.101473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.12855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beem.2020.101473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005086v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pantoprazole, a proton‐pump inhibitor, impairs human sperm motility and capacitation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Jeammet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Bastien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayis Kaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pascal Hograindleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Blévec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.1795-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324031v1</w:t>
+                <w:t xml:space="preserve">hal-03005086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Martinez</w:t>
+                <w:t xml:space="preserve">Deslorelin acetate implant induces transient sterility and behavior changes in male olive baboon ( Papio anubis ): A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-E. Kherraf</w:t>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amiri-Yekta</w:t>
+                <w:t xml:space="preserve">Marie Dumasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boguenet</w:t>
+                <w:t xml:space="preserve">Slaveia Garbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (6), pp.344-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmp.12479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003335v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of the deglutamylase CCP5 perturbs multiple steps of spermatogenesis and leads to male infertility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiziana Giordano</w:t>
+                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leboucher</w:t>
+                <w:t xml:space="preserve">Louise Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.226951⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375075v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-E. Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322935v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347512v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loss of the deglutamylase CCP5 perturbs multiple steps of spermatogenesis and leads to male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (3), pp.jcs226951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.226951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350815v1</w:t>
+                <w:t xml:space="preserve">hal-02375075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370384v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of CFAP69 Causes Male Infertility due to Multiple Morphological Abnormalities of the Flagella in Human and Mouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877985v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346745v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+                <w:t xml:space="preserve">Absence of CFAP69 Causes Male Infertility due to Multiple Morphological Abnormalities of the Flagella in Human and Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (4), pp.636 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877992v1</w:t>
+                <w:t xml:space="preserve">hal-01877985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échec de maturation ovocytaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018287⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970098v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863586v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Échec de maturation ovocytaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1042-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724640v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actiflagelin, a new sperm activator isolated from Walterinnesia aegyptia venom using phenotypic screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra S. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40409-018-0140-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833333v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Saut</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dey264⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (3), pp.400-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877993v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermaurin, an La1-like peptide from the venom of the scorpion Scorpio maurus palmatus , improves sperm motility and fertilization in different mammalian species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Actiflagelin, a new sperm activator isolated from Walterinnesia aegyptia venom using phenotypic screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed Abd El-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Al Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarek M. Abd El Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaw075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40409-018-0140-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618630v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP6 interacts with Tctex1 and Cav 2.2/N-type calcium channels to regulate calcium signalling in neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bosc</w:t>
+                <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.13766⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (10), pp.1973 - 1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dey264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832939v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
+                <w:t xml:space="preserve">Spermaurin, an La1-like peptide from the venom of the scorpion Scorpio maurus palmatus , improves sperm motility and fertilization in different mammalian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Passot</w:t>
+                <w:t xml:space="preserve">Tarek M. Abd El Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 199 (2), pp.418-424. </w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.116-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019721v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPINK2 deficiency causes infertility by inducing sperm defects in heterozygotes and azoospermia inhomozygotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Guillaume Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201607461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199 (2), pp.418-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741725v1</w:t>
+                <w:t xml:space="preserve">hal-02019721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous mutation of PLCZ1 leads to defective human oocyte activation and infertility that is not rescued by the WW-binding protein PAWP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">MAP6 interacts with Tctex1 and Cav 2.2/N-type calcium channels to regulate calcium signalling in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IIb, 46 (11), pp.2754--2767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877966v1</w:t>
+                <w:t xml:space="preserve">hal-01832939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dpy19l2-deficient globozoospermic sperm display altered genome packaging and DNA damage that compromises the initiation of embryo development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">SPINK2 deficiency causes infertility by inducing sperm defects in heterozygotes and azoospermia inhomozygotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gau099⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), pp.1132-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201607461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01745397v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in DNAH1, which encodes an inner arm heavy chain dynein, lead to male infertility from multiple morphological abnormalities of the sperm flagella.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Homozygous mutation of PLCZ1 leads to defective human oocyte activation and infertility that is not rescued by the WW-binding protein PAWP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoi Chang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Rendu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.11.017⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.878 - 891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01061012v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Characterisation of a Recombination Hotspot at the DPY19L2 Locus and Resolution of the Paradoxical Excess of Duplications over Deletions in the General Population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dpy19l2-deficient globozoospermic sperm display altered genome packaging and DNA damage that compromises the initiation of embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Satre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003363⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gau099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809646v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01745397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Mutations in DNAH1, which encodes an inner arm heavy chain dynein, lead to male infertility from multiple morphological abnormalities of the sperm flagella.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (1), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00880088v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01061012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new recurrent Aurora kinase C mutation in both European and African men with macrozoospermia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Fine Characterisation of a Recombination Hotspot at the DPY19L2 Locus and Resolution of the Paradoxical Excess of Duplications over Deletions in the General Population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Harbuz</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Satre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/des296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00775889v1</w:t>
+                <w:t xml:space="preserve">hal-00809646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cacnb4 directly couples electrical activity to gene expression, a process defective in juvenile epilepsy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Fablet</w:t>
+                <w:t xml:space="preserve">Michèle El Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grepillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Basic and Clinical Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00757285v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00880088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could modifications of signalling pathways activated after ICSI induce a potential risk of epigenetic defects ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a new recurrent Aurora kinase C mutation in both European and African men with macrozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G B Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/ijdb.103122bc⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (11), pp.3337-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/des296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722631v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
+                <w:t xml:space="preserve">Cacnb4 directly couples electrical activity to gene expression, a process defective in juvenile epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Tadmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Kiyonaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barbado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (18), pp.3730-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2012.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588067v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00757285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo intracellular delivery of quantum dots by maurocalcine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Pirollet</w:t>
+                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBNN.2011.038464⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.351-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00608347v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00588067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Halouani</w:t>
+                <w:t xml:space="preserve">Could modifications of signalling pathways activated after ICSI induce a potential risk of epigenetic defects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ciapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (2), pp.143-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.103122bc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00639414v1</w:t>
+                <w:t xml:space="preserve">hal-00722631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group X secreted phospholipase A₂ specifically decreases sperm motility in mice.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro and in vivo intracellular delivery of quantum dots by maurocalcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Munch</w:t>
+                <w:t xml:space="preserve">Narendra Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Boudhraa</w:t>
+                <w:t xml:space="preserve">Isabelle Texier-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pernet-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Poillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pirollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.22606⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.12-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBNN.2011.038464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00731431v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00608347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodination increases the activity of verapamil derivatives in reversing PGP multidrug resistance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gerby</w:t>
+                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bourges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Olivares</w:t>
+                <w:t xml:space="preserve">Lazhar Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.762-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353716v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00639414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake venoms as a source of compounds modulating sperm physiology: Secreted phospholipases A2 from Oxyuranus scutellatus scutellatus impact sperm motility, acrosome reaction and in vitro fertilization in mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Group X secreted phospholipase A₂ specifically decreases sperm motility in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie J Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Couvet</w:t>
+                <w:t xml:space="preserve">Ikram Jemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold de Pomyers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre F. Ray</w:t>
+                <w:t xml:space="preserve">Léa Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Seve</w:t>
+                <w:t xml:space="preserve">Zied Boudhraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 92 (7), pp.826-36. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 226 (10), pp.2601-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.22606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497569v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group X phospholipase A2 is released during sperm acrosome reaction and controls fertility outcome in mice.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iodination increases the activity of verapamil derivatives in reversing PGP multidrug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshitaka Taketomi</w:t>
+                <w:t xml:space="preserve">Régis Barattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Payre</w:t>
+                <w:t xml:space="preserve">Bastien Gerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (7), pp.2553-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497561v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of high quality seals for silicon patch-clamp chips.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Kermarrec</w:t>
+                <w:t xml:space="preserve">Snake venoms as a source of compounds modulating sperm physiology: Secreted phospholipases A2 from Oxyuranus scutellatus scutellatus impact sperm motility, acrosome reaction and in vitro fertilization in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sinquin</w:t>
+                <w:t xml:space="preserve">Morgane Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fonteille</w:t>
+                <w:t xml:space="preserve">Harold de Pomyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Labeau</w:t>
+                <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (28), pp.7398-410. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (7), pp.826-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498745v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group X phospholipase A2 is released during sperm acrosome reaction and controls fertility outcome in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Blache</w:t>
+                <w:t xml:space="preserve">Akemi Tanemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Yoshitaka Taketomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Calbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
+                <w:t xml:space="preserve">Christine Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.1415-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI40494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224640v1</w:t>
+                <w:t xml:space="preserve">hal-00497561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, localization and functions in acrosome reaction and sperm motility of Ca(V)3.1 and Ca(V)3.2 channels in sperm cells: an evaluation from Ca(V)3.1 and Ca(V)3.2 deficient mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+                <w:t xml:space="preserve">The development of high quality seals for silicon patch-clamp chips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Boisseau</w:t>
+                <w:t xml:space="preserve">Yann Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Serres</w:t>
+                <w:t xml:space="preserve">Isabelle Fonteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Chang Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daesoo Kim</w:t>
+                <w:t xml:space="preserve">Michel Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.21075⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (28), pp.7398-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00378021v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hourglass SiO2 coating increases the performance of planar patch-clamp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sordel</w:t>
+                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Garnier-Raveaud</w:t>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sauter</w:t>
+                <w:t xml:space="preserve">Sébastien Calbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pudda</w:t>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Marcel</w:t>
+                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 125 (1), pp.142-54. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (7), pp.4182-4186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00381712v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the kinetics of G protein dissociation to the characteristic modifications of N-type calcium channel activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression, localization and functions in acrosome reaction and sperm motility of Ca(V)3.1 and Ca(V)3.2 channels in sperm cells: an evaluation from Ca(V)3.1 and Ca(V)3.2 deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Weiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Sylvie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Feltz</w:t>
+                <w:t xml:space="preserve">Catherine Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Waard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chien-Chang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daesoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2006.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 212 (3), pp.753-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.21075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145602v1</w:t>
+                <w:t xml:space="preserve">inserm-00378021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junctate, an inositol 1,4,5-triphosphate receptor associated protein, is present in rodent sperm and binds TRPC2 and TRPC5 but not TRPC1 channels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Stamboulian</w:t>
+                <w:t xml:space="preserve">Hourglass SiO2 coating increases the performance of planar patch-clamp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Moutin</w:t>
+                <w:t xml:space="preserve">Stéphanie Garnier-Raveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Treves</w:t>
+                <w:t xml:space="preserve">Fabien Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pochon</w:t>
+                <w:t xml:space="preserve">Catherine Pudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Grunwald</w:t>
+                <w:t xml:space="preserve">Frédérique Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 286 (1), pp.326-37. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (1), pp.142-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00380225v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triadin (Trisk 95) overexpression blocks excitation-contraction coupling in rat skeletal myotubes.</w:t>
+                <w:t xml:space="preserve">Contribution of the kinetics of G protein dissociation to the characteristic modifications of N-type calcium channel activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Smida Rezgui</w:t>
+                <w:t xml:space="preserve">Norbert Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+                <w:t xml:space="preserve">Anne Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brocard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel de Waard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M506566200⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (3), pp.332-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2006.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00381760v1</w:t>
+                <w:t xml:space="preserve">hal-00145602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Junctate, an inositol 1,4,5-triphosphate receptor associated protein, is present in rodent sperm and binds TRPC2 and TRPC5 but not TRPC1 channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Stamboulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Treves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grunwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 286 (1), pp.326-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00380225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triadin (Trisk 95) overexpression blocks excitation-contraction coupling in rat skeletal myotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Smida Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (47), pp.39302-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M506566200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Junctate is a key element in calcium entry induced by activation of InsP3 receptors and/or calcium store depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Treves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Franzini-Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Moccagatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 166 (4), pp.537-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.200404079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11150,547 +11418,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2 loss impairs cilia structure and leads to primary ciliary dyskinesia symptoms in mouse organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Houdeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Delloume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RQR symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Quebec (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D fluorescence recovery by using a new algorithm implementing total variation regularization and the positivity constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Desissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar del Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3022083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2: a multifaceted protein involved in both flagella and cilia formation and function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Reproductive Sciences – Where Should We Go?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bimodal fluorescence and phase microscope for time-lapse imaging of 3D multi-scattering objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Paviolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Desissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar del Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fackeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3017387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11700,265 +11968,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Vilpreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11968,311 +12236,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D live cell imaging of whole organoids in time-lapse using intensity diffraction tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2625734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning framework applied to optical diffraction tomography (ODT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Three-Dimensional and Multidimensional Microscopy: Image Acquisition and Processing XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Mar 2021, Online Only, France. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2582361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId433"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12340,51 +12608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3D84AFA"/>
+    <w:nsid w:val="1ECA0C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12571,51 +12839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arnoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3753-5901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097411833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom l'Houtellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Briard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godefroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Desissaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.523289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liakopoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.04.616609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032559" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lestrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muronova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202194" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75373" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03718022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.01.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03717887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wehrli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondiere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.453910" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa329" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Francois-Brazier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199421000186" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueiredo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Bisinotto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Chebel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Thatcher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04550844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed Abd El-Aziz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Triquigneaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207786" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996274v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumasy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaveia Garbit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmp.12479" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375075v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Giordano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Straub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226951" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018287" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833333v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Al Khoury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40409-018-0140-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618630v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek M. Abd El Aziz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw075" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13766" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745397v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gau099" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061012v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.11.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abada" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003363" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775889v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des296" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757285v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Kiyonaka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barbado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Fablet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.226" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ciapa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103122bc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00608347v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Ram" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernet-Gallay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBNN.2011.038464" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731431v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie J Pierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jemel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Munch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22606" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63420BR4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353716v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerby" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourges" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hardy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497561v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Tanemoto" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40494" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498745v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sordel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kermarrec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sinquin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonteille" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.06.015" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378021v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chang Chen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daesoo Kim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21075" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381712v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garnier-Raveaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marcel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.02.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weiss" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2006.08.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380225v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Stamboulian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.08.006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381760v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Smida Rezgui" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Platel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506566200" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884456v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franzini-Armstrong" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moccagatta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Grasso" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404079" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022083" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757420v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fackeure" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Neri" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017387" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arnoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3753-5901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097411833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom l'Houtellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gress" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Ganem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2024.0087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maho-Vaillant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lebourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Briard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Desissaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.523289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liakopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.04.616609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032559" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lestrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muronova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202194" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75373" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03718022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.01.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03717887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wehrli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.453910" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa329" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Francois-Brazier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199421000186" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueiredo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Bisinotto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Chebel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Thatcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18103" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed Abd El-Aziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Triquigneaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207786" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005029v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04550844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumasy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaveia Garbit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmp.12479" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375075v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Giordano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Straub" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226951" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970098v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018287" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833333v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Al Khoury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40409-018-0140-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618630v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek M. Abd El Aziz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw075" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13766" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745397v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gau099" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.11.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809646v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abada" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003363" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des296" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Kiyonaka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barbado" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Fablet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.226" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722631v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ciapa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103122bc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00608347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Ram" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernet-Gallay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBNN.2011.038464" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie J Pierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jemel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Munch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22606" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63420BR4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353716v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerby" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hardy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Tanemoto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40494" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498745v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sordel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kermarrec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sinquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonteille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.06.015" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378021v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chang Chen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daesoo Kim" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21075" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381712v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garnier-Raveaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marcel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.02.008" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145602v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weiss" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2006.08.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380225v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Stamboulian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.08.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381760v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Smida Rezgui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Platel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506566200" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franzini-Armstrong" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moccagatta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Grasso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404079" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757421v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022083" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fackeure" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Neri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017387" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>