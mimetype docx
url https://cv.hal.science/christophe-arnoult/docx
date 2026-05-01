--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -851,1276 +851,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
+                <w:t xml:space="preserve">Angèle Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.1137-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601943v2</w:t>
+                <w:t xml:space="preserve">hal-04700579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNN-based approach for 3D artifact correction of intensity diffraction tomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pierré</w:t>
+                <w:t xml:space="preserve">Matéo Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Briard</w:t>
+                <w:t xml:space="preserve">Guillaume Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Godefroy</w:t>
+                <w:t xml:space="preserve">Sylvia Desissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (20), pp.34825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.523289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+                <w:t xml:space="preserve">Lack of CCDC146, a ubiquitous centriole and microtubule-associated protein, leads to non-syndromic male infertility in human and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
+                <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Boursier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Simon Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.86845.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700579v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of CCDC146, a ubiquitous centriole and microtubule-associated protein, leads to non-syndromic male infertility in human and mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Muroňová</w:t>
+                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Vilpreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Giordani</w:t>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.86845.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236524v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
+                <w:t xml:space="preserve">ATAD2 mediates chromatin-bound histone chaperone turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Vilpreux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Court</w:t>
+                <w:t xml:space="preserve">Ariadni Liakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Appaix</w:t>
+                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
+                <w:t xml:space="preserve">Daniel Perazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.10.04.616609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780939v1</w:t>
+                <w:t xml:space="preserve">hal-05406538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATAD2 mediates chromatin-bound histone chaperone turnover</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Perazza</w:t>
+                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lambert</w:t>
+                <w:t xml:space="preserve">Aurélien Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.220-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.10.04.616609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406538v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the sperm phenotype caused by mutations in &amp;lt;i&amp;gt;SPATA20&amp;lt;/i&amp;gt;: A novel splicing mutation in an infertile patient with partial globozoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dacheux</w:t>
+                <w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Broster Reix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lorès</w:t>
+                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.612-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241708v1</w:t>
+                <w:t xml:space="preserve">hal-04254105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Mutations in DNHD1 Cause Multiple Morphological Abnormalities of the Sperm Flagella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angèle Boursier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Broster Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24032559⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011973v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the sperm phenotype caused by mutations in &amp;lt;i&amp;gt;SPATA20&amp;lt;/i&amp;gt;: A novel splicing mutation in an infertile patient with partial globozoospermia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Mutations in DNHD1 Cause Multiple Morphological Abnormalities of the Sperm Flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (5), pp.612-614. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254105v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
@@ -2191,1302 +2191,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
+                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Muranishi</w:t>
+                <w:t xml:space="preserve">Emeline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (13), pp.7350-7366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474813v1</w:t>
+                <w:t xml:space="preserve">hal-03852700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From azoospermia to macrozoospermia, a phenotypic continuum due to mutations in the ZMYND15 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Fontaine</w:t>
+                <w:t xml:space="preserve">Jana Muronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Papin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.243-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/aja202194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852700v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From azoospermia to macrozoospermia, a phenotypic continuum due to mutations in the ZMYND15 gene</w:t>
+                <w:t xml:space="preserve">Oligogenic heterozygous inheritance of sperm abnormalities in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/aja202194⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e75373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720221v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogenic heterozygous inheritance of sperm abnormalities in mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Treatment of Mouse Sperm with a Non-Catalytic Mutant of PLA2G10 Reveals That PLA2G10 Improves In Vitro Fertilization through Both Its Enzymatic Activity and as Ligand of PLA2R1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coutton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jana Muroňová</w:t>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.75373⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.8033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23148033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818177v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Mouse Sperm with a Non-Catalytic Mutant of PLA2G10 Reveals That PLA2G10 Improves In Vitro Fertilization through Both Its Enzymatic Activity and as Ligand of PLA2R1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Whole-exome sequencing improves the diagnosis and care of men with non-obstructive azoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23148033⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (3), pp.508-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818170v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-exome sequencing improves the diagnosis and care of men with non-obstructive azoospermia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A recurrent ZP1 variant is responsible for oocyte maturation defect with degenerated oocytes in infertile females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouker</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.01.011⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102 (1), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718022v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent ZP1 variant is responsible for oocyte maturation defect with degenerated oocytes in infertile females</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Combined Use of Whole Exome Sequencing and CRISPR/Cas9 to Study the Etiology of Non-Obstructive Azoospermia: Demonstration of the Dispensable Role of the Testis-Specific Genes C1orf185 and CCT6B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Neirijnck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Wehrli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Kühne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14144⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720194v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Use of Whole Exome Sequencing and CRISPR/Cas9 to Study the Etiology of Non-Obstructive Azoospermia: Demonstration of the Dispensable Role of the Testis-Specific Genes C1orf185 and CCT6B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">3D time-lapse imaging of a mouse embryo using intensity diffraction tomography embedded inside a deep learning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Paviolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Neirijnck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+                <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Wehrli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Kühne</w:t>
+                <w:t xml:space="preserve">Vincent Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11010118⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (12), pp.3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.453910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717887v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D time-lapse imaging of a mouse embryo using intensity diffraction tomography embedded inside a deep learning framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pierré</w:t>
+                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Hervé</w:t>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Paviolo</w:t>
+                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Mandula</w:t>
+                <w:t xml:space="preserve">Fabrice Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Remondiere</w:t>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (12), pp.3337. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.453910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874593v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analyses of a large cohort of infertile patients with globozoospermia, DPY19L2 still the main actor, GGN confirmed as a guest player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3537,64 +3537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A missense mutation in IFT74, encoding for an essential component for intraflagellar transport of Tubulin, causes asthenozoospermia and male infertility without clinical signs of Bardet-Biedl Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,77 +3671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Characterization of the Most Common Genetic Variant Responsible for Acephalic Spermatozoa Syndrome in Men Originating from North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,459 +3799,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect in the nuclear pore membrane glycoprotein 210-like gene is associated with extreme uncondensed sperm nuclear chromatin and male infertility: a case report</w:t>
+                <w:t xml:space="preserve">Bi-allelic truncating variants in CFAP206 cause male infertility in human and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Arafah</w:t>
+                <w:t xml:space="preserve">Qunshan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+                <w:t xml:space="preserve">Hongbin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tassistro</w:t>
+                <w:t xml:space="preserve">Huan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (3), pp.693-701. </w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (9), pp.1367-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00439-021-02313-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985525v1</w:t>
+                <w:t xml:space="preserve">hal-03365264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic truncating variants in CFAP206 cause male infertility in human and mouse</w:t>
+                <w:t xml:space="preserve">The sodium/proton exchanger SLC9C1 ( sNHE ) is essential for human sperm motility and fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qunshan Shen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongbin Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Beurois</w:t>
+                <w:t xml:space="preserve">Ahmed Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Wu</w:t>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (9), pp.1367-1377. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (5), pp.684-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00439-021-02313-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.13927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365264v1</w:t>
+                <w:t xml:space="preserve">hal-03369825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sodium/proton exchanger SLC9C1 ( sNHE ) is essential for human sperm motility and fertility</w:t>
+                <w:t xml:space="preserve">Defect in the nuclear pore membrane glycoprotein 210-like gene is associated with extreme uncondensed sperm nuclear chromatin and male infertility: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chargui</w:t>
+                <w:t xml:space="preserve">Fabrice Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lorès</w:t>
+                <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99 (5), pp.684-693. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.693-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369825v1</w:t>
+                <w:t xml:space="preserve">hal-02985525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in Cercopithecinae spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,745 +4335,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
+                <w:t xml:space="preserve">Effects of timing of artificial insemination and treatment of semen with a Slo3 potassium channel blocker on fertility of dairy heifers subjected to the 5-day CIDR-Synch protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Touré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Beurois</w:t>
+                <w:t xml:space="preserve">C.C. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.Z. Bisinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Chebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.W. Thatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-020-02113-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (8), pp.7462-7471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-18103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004953v1</w:t>
+                <w:t xml:space="preserve">hal-03005090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of timing of artificial insemination and treatment of semen with a Slo3 potassium channel blocker on fertility of dairy heifers subjected to the 5-day CIDR-Synch protocol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of RNA-Binding Proteins Modulating Post-Transcriptional Regulation of Protein Expression in the Maturing Mammalian Oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.W. Thatcher</w:t>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-18103⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9030662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005090v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of RNA-Binding Proteins Modulating Post-Transcriptional Regulation of Protein Expression in the Maturing Mammalian Oocyte</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), pp.662. </w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9030662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00439-020-02113-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005093v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005088v1</w:t>
+                <w:t xml:space="preserve">hal-03004971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.110964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004971v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5252,308 +5252,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and diversity of sperm physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed Abd El-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (20), pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005029v1</w:t>
+                <w:t xml:space="preserve">hal-04550844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity and diversity of sperm physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.111002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550844v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of teratozoospermia: Back to the head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5598,1229 +5598,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantoprazole, a proton‐pump inhibitor, impairs human sperm motility and capacitation in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deslorelin acetate implant induces transient sterility and behavior changes in male olive baboon ( Papio anubis ): A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Arnaud</w:t>
+                <w:t xml:space="preserve">Marie Dumasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayis Kaba</w:t>
+                <w:t xml:space="preserve">Slaveia Garbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pascal Hograindleur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+                <w:t xml:space="preserve">Sophie Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (6), pp.1795-1804. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (6), pp.344-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.12855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmp.12479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005086v1</w:t>
+                <w:t xml:space="preserve">hal-03005083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deslorelin acetate implant induces transient sterility and behavior changes in male olive baboon ( Papio anubis ): A case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pantoprazole, a proton‐pump inhibitor, impairs human sperm motility and capacitation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lacoste</w:t>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dumasy</w:t>
+                <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slaveia Garbit</w:t>
+                <w:t xml:space="preserve">Mayis Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brouillet</w:t>
+                <w:t xml:space="preserve">Jean Pascal Hograindleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (6), pp.344-348. </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.1795-1804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmp.12479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005083v1</w:t>
+                <w:t xml:space="preserve">hal-03005086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324031v1</w:t>
+                <w:t xml:space="preserve">hal-02347512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of the deglutamylase CCP5 perturbs multiple steps of spermatogenesis and leads to male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coutton</w:t>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martinez</w:t>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-E. Kherraf</w:t>
+                <w:t xml:space="preserve">Jonas Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amiri-Yekta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boguenet</w:t>
+                <w:t xml:space="preserve">Sophie Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (3), pp.jcs226951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.226951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003335v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of the deglutamylase CCP5 perturbs multiple steps of spermatogenesis and leads to male infertility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.226951⟩</w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375075v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347512v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-E. Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350815v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.113-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370384v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of CFAP69 Causes Male Infertility due to Multiple Morphological Abnormalities of the Flagella in Human and Mouse</w:t>
               </w:r>
@@ -6832,51 +6832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6934,667 +6934,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+                <w:t xml:space="preserve">Alexandra S. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877992v1</w:t>
+                <w:t xml:space="preserve">hal-01724640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Échec de maturation ovocytaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1042-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346745v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échec de maturation ovocytaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018287⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (3), pp.400-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970098v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coutton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724640v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103 (3), pp.400-412. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863586v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actiflagelin, a new sperm activator isolated from Walterinnesia aegyptia venom using phenotypic screening</w:t>
               </w:r>
@@ -7632,51 +7632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.2. </w:t>
@@ -7714,64 +7714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7848,90 +7848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermaurin, an La1-like peptide from the venom of the scorpion Scorpio maurus palmatus , improves sperm motility and fertilization in different mammalian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek M. Abd El Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8250,103 +8250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPINK2 deficiency causes infertility by inducing sperm defects in heterozygotes and azoospermia inhomozygotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (8), pp.1132-1149. </w:t>
@@ -8384,51 +8384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homozygous mutation of PLCZ1 leads to defective human oocyte activation and infertility that is not rescued by the WW-binding protein PAWP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoi Chang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8436,51 +8436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (5), pp.878 - 891. </w:t>
@@ -8531,77 +8531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dpy19l2-deficient globozoospermic sperm display altered genome packaging and DNA damage that compromises the initiation of embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8665,77 +8665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in DNAH1, which encodes an inner arm heavy chain dynein, lead to male infertility from multiple morphological abnormalities of the sperm flagella.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8780,1720 +8780,1720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01061012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Characterisation of a Recombination Hotspot at the DPY19L2 Locus and Resolution of the Paradoxical Excess of Duplications over Deletions in the General Population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle El Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grepillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Satre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Basic and Clinical Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809646v1</w:t>
+                <w:t xml:space="preserve">inserm-00880088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+                <w:t xml:space="preserve">Fine Characterisation of a Recombination Hotspot at the DPY19L2 Locus and Resolution of the Paradoxical Excess of Duplications over Deletions in the General Population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle El Atifi</w:t>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">Véronique Satre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00880088v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new recurrent Aurora kinase C mutation in both European and African men with macrozoospermia.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cacnb4 directly couples electrical activity to gene expression, a process defective in juvenile epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael G B Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Abada</w:t>
+                <w:t xml:space="preserve">Abir Tadmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Harbuz</w:t>
+                <w:t xml:space="preserve">Shigeki Kiyonaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barbado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/des296⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (18), pp.3730-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2012.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775889v1</w:t>
+                <w:t xml:space="preserve">inserm-00757285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cacnb4 directly couples electrical activity to gene expression, a process defective in juvenile epilepsy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Barbado</w:t>
+                <w:t xml:space="preserve">Identification of a new recurrent Aurora kinase C mutation in both European and African men with macrozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Michael G B Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Fablet</w:t>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (18), pp.3730-44. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (11), pp.3337-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2012.226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/des296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00757285v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro and in vivo intracellular delivery of quantum dots by maurocalcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+                <w:t xml:space="preserve">Narendra Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
+                <w:t xml:space="preserve">Isabelle Texier-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pernet-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Poillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pirollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.12-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBNN.2011.038464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00588067v1</w:t>
+                <w:t xml:space="preserve">inserm-00608347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could modifications of signalling pathways activated after ICSI induce a potential risk of epigenetic defects ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Ciapa</w:t>
+                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/ijdb.103122bc⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.762-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722631v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00639414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo intracellular delivery of quantum dots by maurocalcine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Pernet-Gallay</w:t>
+                <w:t xml:space="preserve">Group X secreted phospholipase A₂ specifically decreases sperm motility in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Poillot</w:t>
+                <w:t xml:space="preserve">Virginie J Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Pirollet</w:t>
+                <w:t xml:space="preserve">Ikram Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Boudhraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBNN.2011.038464⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 226 (10), pp.2601-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.22606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00608347v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.351-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00639414v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00588067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group X secreted phospholipase A₂ specifically decreases sperm motility in mice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could modifications of signalling pathways activated after ICSI induce a potential risk of epigenetic defects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ciapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.22606⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (2), pp.143-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.103122bc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00731431v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodination increases the activity of verapamil derivatives in reversing PGP multidrug resistance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group X phospholipase A2 is released during sperm acrosome reaction and controls fertility outcome in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Barattin</w:t>
+                <w:t xml:space="preserve">Akemi Tanemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gerby</w:t>
+                <w:t xml:space="preserve">Yoshitaka Taketomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bourges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Olivares</w:t>
+                <w:t xml:space="preserve">Christine Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.1415-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI40494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353716v1</w:t>
+                <w:t xml:space="preserve">hal-00497561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snake venoms as a source of compounds modulating sperm physiology: Secreted phospholipases A2 from Oxyuranus scutellatus scutellatus impact sperm motility, acrosome reaction and in vitro fertilization in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Couvet</w:t>
+                <w:t xml:space="preserve">Harold de Pomyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92 (7), pp.826-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group X phospholipase A2 is released during sperm acrosome reaction and controls fertility outcome in mice.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ikram Jemel</w:t>
+                <w:t xml:space="preserve">The development of high quality seals for silicon patch-clamp chips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akemi Tanemoto</w:t>
+                <w:t xml:space="preserve">Frédérique Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshitaka Taketomi</w:t>
+                <w:t xml:space="preserve">Yann Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Payre</w:t>
+                <w:t xml:space="preserve">Isabelle Fonteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI40494⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (28), pp.7398-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497561v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of high quality seals for silicon patch-clamp chips.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iodination increases the activity of verapamil derivatives in reversing PGP multidrug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Kermarrec</w:t>
+                <w:t xml:space="preserve">Régis Barattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sinquin</w:t>
+                <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fonteille</w:t>
+                <w:t xml:space="preserve">Kevin Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Labeau</w:t>
+                <w:t xml:space="preserve">Gaëlle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (7), pp.2553-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498745v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
               </w:r>
@@ -10613,51 +10613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression, localization and functions in acrosome reaction and sperm motility of Ca(V)3.1 and Ca(V)3.2 channels in sperm cells: an evaluation from Ca(V)3.1 and Ca(V)3.2 deficient mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10741,278 +10741,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00378021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hourglass SiO2 coating increases the performance of planar patch-clamp.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the kinetics of G protein dissociation to the characteristic modifications of N-type calcium channel activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Garnier-Raveaud</w:t>
+                <w:t xml:space="preserve">Norbert Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sauter</w:t>
+                <w:t xml:space="preserve">Anne Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pudda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel de Waard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.02.008⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (3), pp.332-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2006.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00381712v1</w:t>
+                <w:t xml:space="preserve">hal-00145602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the kinetics of G protein dissociation to the characteristic modifications of N-type calcium channel activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hourglass SiO2 coating increases the performance of planar patch-clamp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Garnier-Raveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Weiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Fabien Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Feltz</w:t>
+                <w:t xml:space="preserve">Catherine Pudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Waard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56 (3), pp.332-43. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (1), pp.142-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2006.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145602v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junctate, an inositol 1,4,5-triphosphate receptor associated protein, is present in rodent sperm and binds TRPC2 and TRPC5 but not TRPC1 channels.</w:t>
               </w:r>
@@ -11432,51 +11432,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2 loss impairs cilia structure and leads to primary ciliary dyskinesia symptoms in mouse organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11551,420 +11551,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fluorescence recovery by using a new algorithm implementing total variation regularization and the positivity constraint</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">ARMC2: a multifaceted protein involved in both flagella and cilia formation and function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolution of Reproductive Sciences – Where Should We Go?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757421v1</w:t>
+                <w:t xml:space="preserve">hal-04757357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMC2: a multifaceted protein involved in both flagella and cilia formation and function.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre F. Ray</w:t>
+                <w:t xml:space="preserve">A bimodal fluorescence and phase microscope for time-lapse imaging of 3D multi-scattering objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Paviolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Desissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar del Llano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fackeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution of Reproductive Sciences – Where Should We Go?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757357v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bimodal fluorescence and phase microscope for time-lapse imaging of 3D multi-scattering objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">3D fluorescence recovery by using a new algorithm implementing total variation regularization and the positivity constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Desissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar del Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Neri</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.38, </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3017387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3022083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757420v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11982,103 +11982,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Vilpreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12100,103 +12100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12250,64 +12250,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D live cell imaging of whole organoids in time-lapse using intensity diffraction tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12384,64 +12384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning framework applied to optical diffraction tomography (ODT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12608,51 +12608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ECA0C6B"/>
+    <w:nsid w:val="A30BA8EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12839,51 +12839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arnoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3753-5901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097411833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom l'Houtellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gress" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Ganem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2024.0087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maho-Vaillant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lebourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Briard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Desissaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.523289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liakopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.04.616609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032559" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lestrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muronova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202194" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75373" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03718022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.01.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03717887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wehrli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.453910" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa329" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Francois-Brazier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199421000186" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueiredo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Bisinotto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Chebel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Thatcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18103" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed Abd El-Aziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Triquigneaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207786" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005029v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04550844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumasy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaveia Garbit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmp.12479" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375075v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Giordano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Straub" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226951" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970098v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018287" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833333v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Al Khoury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40409-018-0140-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618630v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek M. Abd El Aziz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw075" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13766" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745397v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gau099" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.11.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809646v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abada" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003363" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des296" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Kiyonaka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barbado" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Fablet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.226" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722631v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ciapa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103122bc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00608347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Ram" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernet-Gallay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBNN.2011.038464" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie J Pierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jemel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Munch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22606" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63420BR4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353716v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerby" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hardy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Tanemoto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40494" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498745v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sordel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kermarrec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sinquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonteille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.06.015" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378021v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chang Chen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daesoo Kim" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21075" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381712v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garnier-Raveaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marcel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.02.008" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145602v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weiss" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2006.08.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380225v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Stamboulian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.08.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381760v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Smida Rezgui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Platel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506566200" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franzini-Armstrong" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moccagatta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Grasso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404079" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757421v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022083" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fackeure" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Neri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017387" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arnoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3753-5901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097411833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom l'Houtellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gress" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Ganem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2024.0087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maho-Vaillant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lebourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Briard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godefroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Desissaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.523289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liakopoulou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.04.616609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14284" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032559" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lestrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muronova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202194" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75373" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03718022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.01.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03717887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wehrli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondiere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.453910" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa329" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Francois-Brazier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199421000186" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueiredo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Bisinotto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Chebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Thatcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18103" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed Abd El-Aziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Triquigneaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207786" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04550844v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumasy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaveia Garbit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmp.12479" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375075v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Giordano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Straub" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226951" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018287" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833333v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Al Khoury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40409-018-0140-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618630v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek M. Abd El Aziz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw075" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13766" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745397v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gau099" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.11.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809646v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abada" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003363" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757285v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Kiyonaka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barbado" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Fablet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.226" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775889v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des296" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00608347v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Ram" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernet-Gallay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBNN.2011.038464" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731431v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie J Pierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jemel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Munch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22606" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63420BR4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ciapa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103122bc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497561v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Tanemoto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40494" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498745v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sordel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kermarrec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sinquin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonteille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.06.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353716v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerby" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourges" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hardy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378021v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chang Chen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daesoo Kim" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21075" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weiss" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2006.08.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garnier-Raveaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marcel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.02.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380225v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Stamboulian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.08.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381760v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Smida Rezgui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Platel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506566200" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franzini-Armstrong" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moccagatta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Grasso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404079" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757420v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fackeure" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Neri" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017387" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757421v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022083" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>