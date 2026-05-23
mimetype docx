--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,9861 +315,9861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Tissue Penetration of the Corneal Layers of Cyclosporin 2% Associated with Miglyol in Rabbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is There a Future for the Porcine In-Vivo Model in Surgical Training? Proof of Concept for a Low-Cost, 3R-Compliant Ex-Vivo Perfused Visceral Monobloc Porcine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Gress</w:t>
+                <w:t xml:space="preserve">Paul Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+                <w:t xml:space="preserve">Alexis Lubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bourgain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Louis Sibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocular Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jop.2024.0087⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American College of Surgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/XCS.0000000000001906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559812v1</w:t>
+                <w:t xml:space="preserve">hal-05615363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of ethiodized poppy seed oil-based contrast agent into the uterus enhances fertilization rate in mice inseminated with low sperm numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Tissue Penetration of the Corneal Layers of Cyclosporin 2% Associated with Miglyol in Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar del Llano</w:t>
+                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Rasschaert</w:t>
+                <w:t xml:space="preserve">Julien Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariella Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre F Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaf204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ocular Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jop.2024.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354591v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the sperm head defects in MMAF condition and their impact on embryo development in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Administration of ethiodized poppy seed oil-based contrast agent into the uterus enhances fertilization rate in mice inseminated with low sperm numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar del Llano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Muroňová</w:t>
+                <w:t xml:space="preserve">Marlene Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lambert</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanyuth Thamwan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Court</w:t>
+                <w:t xml:space="preserve">Pierre F Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaaf006⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaf204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354598v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and pathogenic activity of anti-desmocollin-3 antibodies in patients with pemphigus vulgaris and pemphigus foliaceus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of the sperm head defects in MMAF condition and their impact on embryo development in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Maho-Vaillant</w:t>
+                <w:t xml:space="preserve">Chanyuth Thamwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lemieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopoldine Lebourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hébert</w:t>
+                <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf021⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaaf006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560726v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+                <w:t xml:space="preserve">Prevalence and pathogenic activity of anti-desmocollin-3 antibodies in patients with pemphigus vulgaris and pemphigus foliaceus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Maho-Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
+                <w:t xml:space="preserve">Alexandre Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Boursier</w:t>
+                <w:t xml:space="preserve">Léopoldine Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
+                <w:t xml:space="preserve">Vivien Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (6), pp.1072-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700579v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNN-based approach for 3D artifact correction of intensity diffraction tomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pierré</w:t>
+                <w:t xml:space="preserve">Matéo Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Briard</w:t>
+                <w:t xml:space="preserve">Guillaume Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Godefroy</w:t>
+                <w:t xml:space="preserve">Sylvia Desissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (20), pp.34825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.523289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of CCDC146, a ubiquitous centriole and microtubule-associated protein, leads to non-syndromic male infertility in human and mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Muroňová</w:t>
+                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+                <w:t xml:space="preserve">Angèle Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Giordani</w:t>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.1137-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.86845.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236524v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of CCDC146, a ubiquitous centriole and microtubule-associated protein, leads to non-syndromic male infertility in human and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Vilpreux</w:t>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Court</w:t>
+                <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Appaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
+                <w:t xml:space="preserve">Simon Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.86845.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780939v1</w:t>
+                <w:t xml:space="preserve">hal-04236524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATAD2 mediates chromatin-bound histone chaperone turnover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Vilpreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadni Liakopoulou</w:t>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Perazza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lambert</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.10.04.616609⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406538v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATAD2 mediates chromatin-bound histone chaperone turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadni Liakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+                <w:t xml:space="preserve">Fayçal Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Daniel Perazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Sophie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (2), pp.220-225. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.10.04.616609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601943v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the sperm phenotype caused by mutations in &amp;lt;i&amp;gt;SPATA20&amp;lt;/i&amp;gt;: A novel splicing mutation in an infertile patient with partial globozoospermia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 103 (5), pp.612-614. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14284⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.220-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254105v1</w:t>
+                <w:t xml:space="preserve">hal-04601943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Broster Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Mutations in DNHD1 Cause Multiple Morphological Abnormalities of the Sperm Flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (3), pp.2559. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Expanding the sperm phenotype caused by mutations in &amp;lt;i&amp;gt;SPATA20&amp;lt;/i&amp;gt;: A novel splicing mutation in an infertile patient with partial globozoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.612-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256999v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Fontaine</w:t>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Papin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852700v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From azoospermia to macrozoospermia, a phenotypic continuum due to mutations in the ZMYND15 gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lestrade</w:t>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Muronova</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (3), pp.243-247. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (13), pp.7350-7366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/aja202194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720221v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogenic heterozygous inheritance of sperm abnormalities in mouse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">From azoospermia to macrozoospermia, a phenotypic continuum due to mutations in the ZMYND15 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jana Muroňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.75373⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.243-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/aja202194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818177v1</w:t>
+                <w:t xml:space="preserve">hal-03720221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Mouse Sperm with a Non-Catalytic Mutant of PLA2G10 Reveals That PLA2G10 Improves In Vitro Fertilization through Both Its Enzymatic Activity and as Ligand of PLA2R1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+                <w:t xml:space="preserve">Oligogenic heterozygous inheritance of sperm abnormalities in mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (14), pp.8033. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e75373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23148033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818170v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-exome sequencing improves the diagnosis and care of men with non-obstructive azoospermia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Treatment of Mouse Sperm with a Non-Catalytic Mutant of PLA2G10 Reveals That PLA2G10 Improves In Vitro Fertilization through Both Its Enzymatic Activity and as Ligand of PLA2R1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bouker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+                <w:t xml:space="preserve">Christine Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Hennebicq</w:t>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.01.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.8033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23148033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718022v1</w:t>
+                <w:t xml:space="preserve">hal-03818170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent ZP1 variant is responsible for oocyte maturation defect with degenerated oocytes in infertile females</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Whole-exome sequencing improves the diagnosis and care of men with non-obstructive azoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (3), pp.508-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720194v1</w:t>
+                <w:t xml:space="preserve">hal-03718022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Use of Whole Exome Sequencing and CRISPR/Cas9 to Study the Etiology of Non-Obstructive Azoospermia: Demonstration of the Dispensable Role of the Testis-Specific Genes C1orf185 and CCT6B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A recurrent ZP1 variant is responsible for oocyte maturation defect with degenerated oocytes in infertile females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Kühne</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102 (1), pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11010118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717887v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D time-lapse imaging of a mouse embryo using intensity diffraction tomography embedded inside a deep learning framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pierré</w:t>
+                <w:t xml:space="preserve">Combined Use of Whole Exome Sequencing and CRISPR/Cas9 to Study the Etiology of Non-Obstructive Azoospermia: Demonstration of the Dispensable Role of the Testis-Specific Genes C1orf185 and CCT6B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Hervé</w:t>
+                <w:t xml:space="preserve">Yasmine Neirijnck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Paviolo</w:t>
+                <w:t xml:space="preserve">Lydia Wehrli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Mandula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Remondiere</w:t>
+                <w:t xml:space="preserve">Françoise Kühne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.453910⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874593v1</w:t>
+                <w:t xml:space="preserve">hal-03717887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D time-lapse imaging of a mouse embryo using intensity diffraction tomography embedded inside a deep learning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Muranishi</w:t>
+                <w:t xml:space="preserve">Chiara Paviolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Vincent Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (12), pp.3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.453910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474813v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses of a large cohort of infertile patients with globozoospermia, DPY19L2 still the main actor, GGN confirmed as a guest player</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Muranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Celse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Mietton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Fabrice Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Martinez</w:t>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Molecular Genetics of Male Infertility, 140 (1), pp.43-57. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00439-020-02229-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025179v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in IFT74, encoding for an essential component for intraflagellar transport of Tubulin, causes asthenozoospermia and male infertility without clinical signs of Bardet-Biedl Syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analyses of a large cohort of infertile patients with globozoospermia, DPY19L2 still the main actor, GGN confirmed as a guest player</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
+                <w:t xml:space="preserve">Tristan Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Daneshipour</w:t>
+                <w:t xml:space="preserve">Flore Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 140 (7), pp.1031-1043. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-021-02270-7⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Molecular Genetics of Male Infertility, 140 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-020-02229-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369854v1</w:t>
+                <w:t xml:space="preserve">hal-03025179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Most Common Genetic Variant Responsible for Acephalic Spermatozoa Syndrome in Men Originating from North Africa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A missense mutation in IFT74, encoding for an essential component for intraflagellar transport of Tubulin, causes asthenozoospermia and male infertility without clinical signs of Bardet-Biedl Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Daneshipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22042187⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (7), pp.1031-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-021-02270-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365058v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic truncating variants in CFAP206 cause male infertility in human and mouse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Identification and Characterization of the Most Common Genetic Variant Responsible for Acephalic Spermatozoa Syndrome in Men Originating from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Huan Wu</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (9), pp.1367-1377. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.2187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00439-021-02313-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22042187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365264v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sodium/proton exchanger SLC9C1 ( sNHE ) is essential for human sperm motility and fertility</w:t>
+                <w:t xml:space="preserve">Defect in the nuclear pore membrane glycoprotein 210-like gene is associated with extreme uncondensed sperm nuclear chromatin and male infertility: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chargui</w:t>
+                <w:t xml:space="preserve">Fabrice Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lorès</w:t>
+                <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99 (5), pp.684-693. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.693-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369825v1</w:t>
+                <w:t xml:space="preserve">hal-02985525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect in the nuclear pore membrane glycoprotein 210-like gene is associated with extreme uncondensed sperm nuclear chromatin and male infertility: a case report</w:t>
+                <w:t xml:space="preserve">Bi-allelic truncating variants in CFAP206 cause male infertility in human and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Arafah</w:t>
+                <w:t xml:space="preserve">Qunshan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+                <w:t xml:space="preserve">Hongbin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tassistro</w:t>
+                <w:t xml:space="preserve">Huan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (3), pp.693-701. </w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (9), pp.1367-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00439-021-02313-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985525v1</w:t>
+                <w:t xml:space="preserve">hal-03365264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in Cercopithecinae spermatozoa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sodium/proton exchanger SLC9C1 ( sNHE ) is essential for human sperm motility and fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Garcia</w:t>
+                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Francois-Brazier</w:t>
+                <w:t xml:space="preserve">Ahmed Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Laidebeure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0967199421000186⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (5), pp.684-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405430v1</w:t>
+                <w:t xml:space="preserve">hal-03369825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of timing of artificial insemination and treatment of semen with a Slo3 potassium channel blocker on fertility of dairy heifers subjected to the 5-day CIDR-Synch protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in Cercopithecinae spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Figueiredo</w:t>
+                <w:t xml:space="preserve">Céline Francois-Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.Z. Bisinotto</w:t>
+                <w:t xml:space="preserve">Sylvie Laidebeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Chebel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Antoine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-18103⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.401-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0967199421000186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005090v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of RNA-Binding Proteins Modulating Post-Transcriptional Regulation of Protein Expression in the Maturing Mammalian Oocyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of timing of artificial insemination and treatment of semen with a Slo3 potassium channel blocker on fertility of dairy heifers subjected to the 5-day CIDR-Synch protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lambert</w:t>
+                <w:t xml:space="preserve">D.Z. Bisinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ray</w:t>
+                <w:t xml:space="preserve">R.C. Chebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.W. Thatcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9030662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (8), pp.7462-7471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-18103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005093v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of RNA-Binding Proteins Modulating Post-Transcriptional Regulation of Protein Expression in the Maturing Mammalian Oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-020-02113-x⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9030662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004953v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shuyan Tang</w:t>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-020-02113-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004971v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed Abd El-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (20), pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005088v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Bidart</w:t>
+                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03004959v1</w:t>
+                <w:t xml:space="preserve">hal-03004971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.110964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996274v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (10), pp.708-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550844v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and diversity of sperm physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification, Characterization and Synthesis of Walterospermin, a Sperm Motility Activator from the Egyptian Black Snake Walterinnesia aegyptia Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed Abd El-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (20), pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21207786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005029v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of teratozoospermia: Back to the head</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity and diversity of sperm physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beem.2020.101473⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.111002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004973v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deslorelin acetate implant induces transient sterility and behavior changes in male olive baboon ( Papio anubis ): A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Genetics of teratozoospermia: Back to the head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brouillet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmp.12479⟩</w:t>
+              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.101473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beem.2020.101473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005083v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantoprazole, a proton‐pump inhibitor, impairs human sperm motility and capacitation in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deslorelin acetate implant induces transient sterility and behavior changes in male olive baboon ( Papio anubis ): A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+                <w:t xml:space="preserve">Marie Dumasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Arnaud</w:t>
+                <w:t xml:space="preserve">Slaveia Garbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayis Kaba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+                <w:t xml:space="preserve">Sophie Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.12855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (6), pp.344-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmp.12479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005086v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">Pantoprazole, a proton‐pump inhibitor, impairs human sperm motility and capacitation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Bastien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayis Kaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pascal Hograindleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.1795-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347512v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of the deglutamylase CCP5 perturbs multiple steps of spermatogenesis and leads to male infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132 (3), pp.jcs226951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.226951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350815v1</w:t>
+                <w:t xml:space="preserve">hal-02347512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370384v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coutton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Boguenet</w:t>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104 (2), pp.331-340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003335v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
+                <w:t xml:space="preserve">Z.-E. Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Jeammet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">A. Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324031v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of CFAP69 Causes Male Infertility due to Multiple Morphological Abnormalities of the Flagella in Human and Mouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Saut</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tek</w:t>
+                <w:t xml:space="preserve">Louise Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (4), pp.636 - 648. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.113-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877985v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of CFAP69 Causes Male Infertility due to Multiple Morphological Abnormalities of the Flagella in Human and Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra S. Vargas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Frederick Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (4), pp.636 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724640v1</w:t>
+                <w:t xml:space="preserve">hal-01877985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échec de maturation ovocytaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02970098v1</w:t>
+                <w:t xml:space="preserve">hal-01877992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863586v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Échec de maturation ovocytaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1042-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877992v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maelle Givelet</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra S. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346745v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actiflagelin, a new sperm activator isolated from Walterinnesia aegyptia venom using phenotypic screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40409-018-0140-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (3), pp.400-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833333v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Actiflagelin, a new sperm activator isolated from Walterinnesia aegyptia venom using phenotypic screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed Abd El-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Al Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Triquigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dey264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40409-018-0140-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877993v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermaurin, an La1-like peptide from the venom of the scorpion Scorpio maurus palmatus , improves sperm motility and fertilization in different mammalian species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tarek M. Abd El Aziz</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (10), pp.1973 - 1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dey264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaw075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618630v1</w:t>
+                <w:t xml:space="preserve">hal-01877993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brachet</w:t>
+                <w:t xml:space="preserve">Spermaurin, an La1-like peptide from the venom of the scorpion Scorpio maurus palmatus , improves sperm motility and fertilization in different mammalian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Passot</w:t>
+                <w:t xml:space="preserve">Tarek M. Abd El Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.116-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019721v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP6 interacts with Tctex1 and Cav 2.2/N-type calcium channels to regulate calcium signalling in neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crucial Role for Immune Complexes but Not FcRn in Immunization against Anti–TNF-α Antibodies after a Single Injection in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brocard</w:t>
+                <w:t xml:space="preserve">Diana Cadena Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dufour</w:t>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bosc</w:t>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.13766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199 (2), pp.418-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1601246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832939v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPINK2 deficiency causes infertility by inducing sperm defects in heterozygotes and azoospermia inhomozygotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+                <w:t xml:space="preserve">MAP6 interacts with Tctex1 and Cav 2.2/N-type calcium channels to regulate calcium signalling in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Fabrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201607461⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Equipe IIb, 46 (11), pp.2754--2767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741725v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous mutation of PLCZ1 leads to defective human oocyte activation and infertility that is not rescued by the WW-binding protein PAWP</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">SPINK2 deficiency causes infertility by inducing sperm defects in heterozygotes and azoospermia inhomozygotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv617⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), pp.1132-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201607461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877966v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dpy19l2-deficient globozoospermic sperm display altered genome packaging and DNA damage that compromises the initiation of embryo development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Homozygous mutation of PLCZ1 leads to defective human oocyte activation and infertility that is not rescued by the WW-binding protein PAWP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoi Chang Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.878 - 891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molehr/gau099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01745397v1</w:t>
+                <w:t xml:space="preserve">hal-01877966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in DNAH1, which encodes an inner arm heavy chain dynein, lead to male infertility from multiple morphological abnormalities of the sperm flagella.</w:t>
+                <w:t xml:space="preserve">Dpy19l2-deficient globozoospermic sperm display altered genome packaging and DNA damage that compromises the initiation of embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Sandra Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Rendu</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gau099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.11.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01061012v1</w:t>
+                <w:t xml:space="preserve">cea-01745397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in DNAH1, which encodes an inner arm heavy chain dynein, lead to male infertility from multiple morphological abnormalities of the sperm flagella.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Grepillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">John Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (1), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00880088v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01061012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Characterisation of a Recombination Hotspot at the DPY19L2 Locus and Resolution of the Paradoxical Excess of Duplications over Deletions in the General Population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle El Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grepillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Satre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Basic and Clinical Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809646v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00880088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cacnb4 directly couples electrical activity to gene expression, a process defective in juvenile epilepsy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine Characterisation of a Recombination Hotspot at the DPY19L2 Locus and Resolution of the Paradoxical Excess of Duplications over Deletions in the General Population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Tadmouri</w:t>
+                <w:t xml:space="preserve">Farid Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeki Kiyonaka</w:t>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Barbado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katell Fablet</w:t>
+                <w:t xml:space="preserve">Véronique Satre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2012.226⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00757285v1</w:t>
+                <w:t xml:space="preserve">hal-00809646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new recurrent Aurora kinase C mutation in both European and African men with macrozoospermia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">Cacnb4 directly couples electrical activity to gene expression, a process defective in juvenile epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Tadmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Kiyonaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael G B Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Abada</w:t>
+                <w:t xml:space="preserve">Maud Barbado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Harbuz</w:t>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/des296⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (18), pp.3730-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2012.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00775889v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00757285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo intracellular delivery of quantum dots by maurocalcine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narendra Ram</w:t>
+                <w:t xml:space="preserve">Identification of a new recurrent Aurora kinase C mutation in both European and African men with macrozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Texier-Nogues</w:t>
+                <w:t xml:space="preserve">Michael G B Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pernet-Gallay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Pirollet</w:t>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBNN.2011.038464⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (11), pp.3337-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/des296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00608347v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Harbuz</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo intracellular delivery of quantum dots by maurocalcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Texier-Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazhar Halouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Karine Pernet-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Poillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pirollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.12-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBNN.2011.038464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00639414v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00608347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group X secreted phospholipase A₂ specifically decreases sperm motility in mice.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ikram Jemel</w:t>
+                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Munch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zied Boudhraa</w:t>
+                <w:t xml:space="preserve">Lazhar Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.22606⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.762-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00731431v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00639414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+                <w:t xml:space="preserve">Group X secreted phospholipase A₂ specifically decreases sperm motility in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie J Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Jemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+                <w:t xml:space="preserve">Léa Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
+                <w:t xml:space="preserve">Zied Boudhraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88 (3), pp.351-61. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 226 (10), pp.2601-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.22606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588067v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could modifications of signalling pathways activated after ICSI induce a potential risk of epigenetic defects ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/ijdb.103122bc⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.351-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722631v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00588067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group X phospholipase A2 is released during sperm acrosome reaction and controls fertility outcome in mice.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could modifications of signalling pathways activated after ICSI induce a potential risk of epigenetic defects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Payre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Ciapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 120 (5), pp.1415-28. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (2), pp.143-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI40494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.103122bc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497561v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snake venoms as a source of compounds modulating sperm physiology: Secreted phospholipases A2 from Oxyuranus scutellatus scutellatus impact sperm motility, acrosome reaction and in vitro fertilization in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold de Pomyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10214,1201 +10214,1335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of high quality seals for silicon patch-clamp chips.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group X phospholipase A2 is released during sperm acrosome reaction and controls fertility outcome in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sordel</w:t>
+                <w:t xml:space="preserve">Akemi Tanemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Kermarrec</w:t>
+                <w:t xml:space="preserve">Yoshitaka Taketomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sinquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Labeau</w:t>
+                <w:t xml:space="preserve">Christine Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.1415-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI40494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00498745v1</w:t>
+                <w:t xml:space="preserve">hal-00497561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodination increases the activity of verapamil derivatives in reversing PGP multidrug resistance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The development of high quality seals for silicon patch-clamp chips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Barattin</w:t>
+                <w:t xml:space="preserve">Yann Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gerby</w:t>
+                <w:t xml:space="preserve">Isabelle Fonteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bourges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Olivares</w:t>
+                <w:t xml:space="preserve">Michel Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (28), pp.7398-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353716v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iodination increases the activity of verapamil derivatives in reversing PGP multidrug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Blache</w:t>
+                <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+                <w:t xml:space="preserve">Kevin Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Calbo</w:t>
+                <w:t xml:space="preserve">Gaëlle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Drouot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
+                <w:t xml:space="preserve">Jose Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (7), pp.2553-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224640v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, localization and functions in acrosome reaction and sperm motility of Ca(V)3.1 and Ca(V)3.2 channels in sperm cells: an evaluation from Ca(V)3.1 and Ca(V)3.2 deficient mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+                <w:t xml:space="preserve">Cutting Edge: CD4-Independent Development of Functional FoxP3+ Regulatory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Boisseau</w:t>
+                <w:t xml:space="preserve">Sébastien Calbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Serres</w:t>
+                <w:t xml:space="preserve">Laurent Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Chang Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daesoo Kim</w:t>
+                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.21075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (7), pp.4182-4186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00378021v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the kinetics of G protein dissociation to the characteristic modifications of N-type calcium channel activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression, localization and functions in acrosome reaction and sperm motility of Ca(V)3.1 and Ca(V)3.2 channels in sperm cells: an evaluation from Ca(V)3.1 and Ca(V)3.2 deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Weiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Catherine Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Feltz</w:t>
+                <w:t xml:space="preserve">Chien-Chang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Waard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daesoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56 (3), pp.332-43. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 212 (3), pp.753-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2006.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.21075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145602v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00378021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hourglass SiO2 coating increases the performance of planar patch-clamp.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the kinetics of G protein dissociation to the characteristic modifications of N-type calcium channel activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Garnier-Raveaud</w:t>
+                <w:t xml:space="preserve">Norbert Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sauter</w:t>
+                <w:t xml:space="preserve">Anne Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pudda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel de Waard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.02.008⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (3), pp.332-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2006.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00381712v1</w:t>
+                <w:t xml:space="preserve">hal-00145602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junctate, an inositol 1,4,5-triphosphate receptor associated protein, is present in rodent sperm and binds TRPC2 and TRPC5 but not TRPC1 channels.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hourglass SiO2 coating increases the performance of planar patch-clamp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Garnier-Raveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Stamboulian</w:t>
+                <w:t xml:space="preserve">Fabien Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Moutin</w:t>
+                <w:t xml:space="preserve">Catherine Pudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Treves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Grunwald</w:t>
+                <w:t xml:space="preserve">Frédérique Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (1), pp.142-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00380225v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triadin (Trisk 95) overexpression blocks excitation-contraction coupling in rat skeletal myotubes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Junctate, an inositol 1,4,5-triphosphate receptor associated protein, is present in rodent sperm and binds TRPC2 and TRPC5 but not TRPC1 channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Stamboulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Smida Rezgui</w:t>
+                <w:t xml:space="preserve">Susan Treves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+                <w:t xml:space="preserve">Nathalie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brocard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouron</w:t>
+                <w:t xml:space="preserve">Didier Grunwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M506566200⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 286 (1), pp.326-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00381760v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00380225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Triadin (Trisk 95) overexpression blocks excitation-contraction coupling in rat skeletal myotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Smida Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (47), pp.39302-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M506566200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Junctate is a key element in calcium entry induced by activation of InsP3 receptors and/or calcium store depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Treves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Franzini-Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Moccagatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 166 (4), pp.537-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.200404079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11418,547 +11552,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2 loss impairs cilia structure and leads to primary ciliary dyskinesia symptoms in mouse organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Houdeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Delloume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RQR symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Quebec (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2: a multifaceted protein involved in both flagella and cilia formation and function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Reproductive Sciences – Where Should We Go?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bimodal fluorescence and phase microscope for time-lapse imaging of 3D multi-scattering objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Paviolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Desissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar del Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fackeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3017387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D fluorescence recovery by using a new algorithm implementing total variation regularization and the positivity constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Desissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar del Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3022083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11968,265 +12102,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Vilpreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12236,311 +12370,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D live cell imaging of whole organoids in time-lapse using intensity diffraction tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2625734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning framework applied to optical diffraction tomography (ODT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Three-Dimensional and Multidimensional Microscopy: Image Acquisition and Processing XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Mar 2021, Online Only, France. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2582361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId433"/>
+      <w:footerReference w:type="default" r:id="rId438"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12608,51 +12742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A30BA8EF"/>
+    <w:nsid w:val="521092BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12839,51 +12973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arnoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3753-5901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097411833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom l'Houtellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gress" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Ganem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2024.0087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maho-Vaillant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lebourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Briard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godefroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Desissaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.523289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liakopoulou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.04.616609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14284" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032559" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lestrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muronova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202194" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75373" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03718022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.01.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03717887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wehrli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondiere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.453910" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa329" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Francois-Brazier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199421000186" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueiredo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Bisinotto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Chebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Thatcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18103" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed Abd El-Aziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Triquigneaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207786" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04550844v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumasy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaveia Garbit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmp.12479" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375075v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Giordano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Straub" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226951" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018287" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833333v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Al Khoury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40409-018-0140-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618630v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek M. Abd El Aziz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw075" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13766" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745397v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gau099" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.11.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809646v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abada" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003363" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757285v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Kiyonaka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barbado" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Fablet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.226" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775889v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des296" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00608347v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Ram" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernet-Gallay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBNN.2011.038464" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731431v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie J Pierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jemel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Munch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22606" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63420BR4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ciapa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103122bc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497561v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Tanemoto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40494" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498745v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sordel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kermarrec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sinquin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonteille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.06.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353716v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerby" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourges" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hardy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378021v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chang Chen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daesoo Kim" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21075" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weiss" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2006.08.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garnier-Raveaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marcel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.02.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380225v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Stamboulian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.08.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381760v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Smida Rezgui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Platel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506566200" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franzini-Armstrong" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moccagatta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Grasso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404079" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757420v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fackeure" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Neri" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017387" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757421v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022083" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arnoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3753-5901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097411833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom l'Houtellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/XCS.0000000000001906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gress" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Ganem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2024.0087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maho-Vaillant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lebourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien H&#233;bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Briard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godefroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Desissaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.523289" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liakopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.04.616609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14284" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lestrade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muronova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202194" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75373" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03718022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03717887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Wehrli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise K&#252;hne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Remondiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.453910" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa329" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Francois-Brazier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199421000186" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueiredo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Bisinotto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Chebel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Thatcher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed Abd El-Aziz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Triquigneaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207786" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04550844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumasy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaveia Garbit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmp.12479" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Giordano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Straub" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226951" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970098v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018287" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833333v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Al Khoury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40409-018-0140-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618630v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek M. Abd El Aziz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw075" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019721v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cadena Castaneda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1601246" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832939v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13766" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gau099" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061012v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.11.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809646v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003363" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757285v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Kiyonaka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barbado" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Fablet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.226" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775889v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G B Blum" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des296" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00608347v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Ram" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernet-Gallay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBNN.2011.038464" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731431v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie J Pierre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jemel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Munch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22606" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63420BR4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ciapa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103122bc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497561v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Tanemoto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Taketomi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40494" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498745v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sordel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kermarrec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sinquin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonteille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.06.015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353716v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerby" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourges" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hardy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224640v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blache" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calbo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drouot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901678" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378021v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisseau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chang Chen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daesoo Kim" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21075" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145602v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weiss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2006.08.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garnier-Raveaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marcel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.02.008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380225v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Stamboulian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.08.006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381760v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Smida Rezgui" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Platel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506566200" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884456v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franzini-Armstrong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moccagatta" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Grasso" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404079" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fackeure" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Neri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017387" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757421v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022083" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>