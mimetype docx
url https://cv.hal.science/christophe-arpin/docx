--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -201,329 +201,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous IL-2 delays memory precursors generation and is essential for enhancing memory cells effector functions</w:t>
+                <w:t xml:space="preserve">In silico modelling of CD8 T cell immune response links genetic regulation to population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoying Wang</w:t>
+                <w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Prieux</w:t>
+                <w:t xml:space="preserve">Madge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Bernard</w:t>
+                <w:t xml:space="preserve">C Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Dubois</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Laubreton</w:t>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.109411. </w:t>
+              <w:t xml:space="preserve">ImmunoInformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuno.2024.100043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598215v1</w:t>
+                <w:t xml:space="preserve">hal-04489553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico modelling of CD8 T cell immune response links genetic regulation to population dynamics</w:t>
+                <w:t xml:space="preserve">Exogenous IL-2 delays memory precursors generation and is essential for enhancing memory cells effector functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t>
+                <w:t xml:space="preserve">Shaoying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madge Martin</w:t>
+                <w:t xml:space="preserve">Margaux Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Arpin</w:t>
+                <w:t xml:space="preserve">Simon de Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Maxence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+                <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImmunoInformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.100043. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.109411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuno.2024.100043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489553v2</w:t>
+                <w:t xml:space="preserve">hal-04598215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico single-cell metabolism analysis unravels a new transition stage of CD8 T cells 4 days post-infection</w:t>
               </w:r>
@@ -535,51 +535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImmunoInformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.100038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -760,90 +760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8 memory precursor cell generation is a continuous process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (9), pp.104927. </w:t>
@@ -920,51 +920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1054,51 +1054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), pp.306-317. </w:t>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris A. Prokopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (1), pp.77. </w:t>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Prokopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Barbarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mafille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2645,935 +2645,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic stability of integrons in clinical isolates of Shigella spp. of worldwide origin.</w:t>
+                <w:t xml:space="preserve">Synthesis of omeprazole analogues and evaluation of these as potential inhibitors of the multidrug efflux pump NorA of Staphylococcus aureus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dubois</w:t>
+                <w:t xml:space="preserve">C; Vidaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Parizano</w:t>
+                <w:t xml:space="preserve">J. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coulange</w:t>
+                <w:t xml:space="preserve">I. Forfar-Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Bezian</w:t>
+                <w:t xml:space="preserve">B. B. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (4), pp.1333-40. </w:t>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.831-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01109-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01306-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166190v1</w:t>
+                <w:t xml:space="preserve">hal-00166189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-Spectrum {beta}-Lactamase-producing Enterobacteriaceae in Various Types of Private Health Care Centers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sous presse. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01431-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of omeprazole analogues and evaluation of these as potential inhibitors of the multidrug efflux pump NorA of Staphylococcus aureus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Guillon</w:t>
+                <w:t xml:space="preserve">High genetic stability of integrons in clinical isolates of Shigella spp. of worldwide origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Parizano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Forfar-Bares</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. Ba</w:t>
+                <w:t xml:space="preserve">M. C. Bezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51 (3), pp.831-8. </w:t>
+              <w:t xml:space="preserve">, 2007, 51 (4), pp.1333-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01306-05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01109-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166189v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type II topoisomerase quinolone resistance-determining regions of Aeromonas caviae, A. hydrophila, and A. sobria complexes and mutations associated with quinolone resistance</w:t>
+                <w:t xml:space="preserve">Differential In Vivo Persistence of Two Subsets of Memory Phenotype CD8 T Cells Defined by CD44 and CD122 Expression Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisol Goñi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Arpin</w:t>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Capdepuy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Beloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Marvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.46.2.350-359.2002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 168 (6), pp.2704-2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.168.6.2704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631903v1</w:t>
+                <w:t xml:space="preserve">hal-02474128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperproliferative Response of a Monoclonal Memory CD8 T Cell Population Is Characterized by an Increased Frequency of Clonogenic Precursors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arpin</w:t>
+                <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi S. Angelov</w:t>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Walzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Tomkowiak</w:t>
+                <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Belœil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.1154-1161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474116v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential In Vivo Persistence of Two Subsets of Memory Phenotype CD8 T Cells Defined by CD44 and CD122 Expression Levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Hyperproliferative Response of a Monoclonal Memory CD8 T Cell Population Is Characterized by an Increased Frequency of Clonogenic Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi S. Angelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arpin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tomkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beloeil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Belœil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 168 (6), pp.2704-2711. </w:t>
+              <w:t xml:space="preserve">, 2002, 168 (5), pp.2147-2153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.168.6.2704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.168.5.2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474128v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
+                <w:t xml:space="preserve">Type II topoisomerase quinolone resistance-determining regions of Aeromonas caviae, A. hydrophila, and A. sobria complexes and mutations associated with quinolone resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">Marisol Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Arpin</w:t>
+                <w:t xml:space="preserve">M. Capdepuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lepetit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Caumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (2), pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.46.2.350-359.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427308v1</w:t>
+                <w:t xml:space="preserve">hal-01631903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of inhibitory NKRs in the survival of a subset of memory-phenotype CD8+ T cells</w:t>
               </w:r>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anfossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cambiaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3687,2130 +3687,2005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization at the Single-Cell Level of Naive and Primed CD8 T Cell Cytokine Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Walzer</w:t>
+                <w:t xml:space="preserve">Effects of T3R alpha 1 and T3R alpha 2 gene deletion on T and B lymphocyte development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arpin</w:t>
+                <w:t xml:space="preserve">M. Philgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pihlgren</w:t>
+                <w:t xml:space="preserve">A. Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 164, pp.152-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474152v1</w:t>
+                <w:t xml:space="preserve">hal-02685706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of T3R alpha 1 and T3R alpha 2 gene deletion on T and B lymphocyte development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Arpin</w:t>
+                <w:t xml:space="preserve">Effects of T3Rα1 and T3Rα2 Gene Deletion on T and B Lymphocyte Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philgren</w:t>
+                <w:t xml:space="preserve">Maria Pihlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fraichard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Alexandre Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 164, pp.152-160</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 164 (1), pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.164.1.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685706v1</w:t>
+                <w:t xml:space="preserve">hal-03634583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of T3Ralpha1 and T3Ralpha2 gene deletion on T and B lymphocyte development.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Arpin</w:t>
+                <w:t xml:space="preserve">Characterization at the Single-Cell Level of Naive and Primed CD8 T Cell Cytokine Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tomkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philgren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
+                <w:t xml:space="preserve">Maria Pihlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 206 (1), pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/cimm.2000.1720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023804v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of T3Rα1 and T3Rα2 Gene Deletion on T and B Lymphocyte Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory CD44int CD8 T cells show increased proliferative responses and IFN-γ production following antigenic challenge in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pihlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tomkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (5), pp.699-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intimm/11.5.699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.164.1.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03634583v1</w:t>
+                <w:t xml:space="preserve">hal-02474162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory CD44int CD8 T cells show increased proliferative responses and IFN-γ production following antigenic challenge in vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Normal Counterpart of IgD Myeloma Cells in Germinal Center Displays Extensively Mutated IgVH Gene, Cμ–Cδ Switch, and λ Light Chain Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Thomas</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Razanajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fugier-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 187 (8), pp.1169-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.187.8.1169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/intimm/11.5.699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02474162v1</w:t>
+                <w:t xml:space="preserve">hal-02474169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic Cells Enhance the Differentiation of Naive B Cells into Plasma Cells In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 48 (6), pp.563-570. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3083.1998.00471.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Normal Counterpart of IgD Myeloma Cells in Germinal Center Displays Extensively Mutated IgVH Gene, Cμ–Cδ Switch, and λ Light Chain Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germinal center development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 156 (1), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-065x.1997.tb00963.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.187.8.1169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02474169v1</w:t>
+                <w:t xml:space="preserve">hal-02474229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and Negative Selection of Human B Lymphocytes in Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Memory B Cells Are Biased Towards Terminal Differentiation: A Strategy That May Prevent Repertoire Freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 815 (1 B-Lymphocytes), pp.237-245. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 186 (6), pp.931-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb52065.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.186.6.931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02474241v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinal center development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germinal Center Founder Cells Display Propensity for Apoptosis before Onset of Somatic Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Banchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 156 (1), pp.111-126. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 185 (3), pp.563-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-065x.1997.tb00963.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.185.3.563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02474229v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory B Cells Are Biased Towards Terminal Differentiation: A Strategy That May Prevent Repertoire Freezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive and Negative Selection of Human B Lymphocytes in Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Banchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.186.6.931⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 815 (1 B-Lymphocytes), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb52065.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474219v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinal Center Founder Cells Display Propensity for Apoptosis before Onset of Somatic Mutation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Human Peripheral B Cell Development sIgM - IgD + CD38 + Hypermutated Germinal Center Centroblasts Preferentially Express Iglambda Light Chain and Have Undergone Cmu-to-Cdelta Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette de Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Razanajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 815 (1 B-Lymphocytes), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb52060.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.185.3.563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02474258v1</w:t>
+                <w:t xml:space="preserve">hal-02474251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Peripheral B Cell Development sIgM - IgD + CD38 + Hypermutated Germinal Center Centroblasts Preferentially Express Iglambda Light Chain and Have Undergone Cmu-to-Cdelta Switch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential triggering of apoptosis, somatic mutation and isotype switch during germinal center development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette de Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Guret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb52060.x⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (3), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/smim.1996.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02474251v1</w:t>
+                <w:t xml:space="preserve">hal-02474265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential triggering of apoptosis, somatic mutation and isotype switch during germinal center development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Normal Human IgD+IgM− Germinal Center B Cells Can Express Up to 80 Mutations in the Variable Region of Their IgD Transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Banchereau</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/smim.1996.0021⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4 (6), pp.603-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1074-7613(00)80486-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02474265v1</w:t>
+                <w:t xml:space="preserve">hal-02474288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Human IgD+IgM− Germinal Center B Cells Can Express Up to 80 Mutations in the Variable Region of Their IgD Transcripts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of memory B cells and plasma cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galibert</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dechanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Kooten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 268 (5211), pp.720-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.7537388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1074-7613(00)80486-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02474288v1</w:t>
+                <w:t xml:space="preserve">hal-02474293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of memory B cells and plasma cells in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory B cells from human tonsils colonize mucosal epithelium and directly present antigen to T cells by Rapid Up-Regulation of B7-1 and B7-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette De Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (3), pp.239-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/1074-7613(95)90048-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5820,275 +5695,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five Human Mature B Cell Subsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vivo Immunology: Regulatory processes during lymphopoiesis and immunopoiesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-294, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02238859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectinolysis regulation in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathogenic Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akademiai Kiado publishers, pp.739-744, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6098,161 +5973,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A temporary challenge by tumor cells can lead to a permanent partial-impairment of memory CD8 T cell function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6320,51 +6195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE845B86"/>
+    <w:nsid w:val="B4DD3B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6551,51 +6426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-5554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188564152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-3862-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.558248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Boucinha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.01.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Gao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris A. Prokopiou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0323-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0459-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPDRJ8JD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ventre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-012-8340-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B3B83E7F3ED6B733AC24BAD7375044328D0E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cottalorda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Teoh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939627" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Martial Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0802438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grobost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-93M8FH21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Accardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gissmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sylla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Parizano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bezian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01109-06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01431-06" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C; Vidaillac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forfar-Bares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Ba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01306-05" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capdepuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.2.350-359.2002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi S. Angelov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bel&#339;il" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.5.2147" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beloeil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.6.2704" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anfossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cambiaggi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/87740" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.2000.1720" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBWQXWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474162v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/11.5.699" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fayette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bridon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3083.1998.00471.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette de Bouteiller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Razanajaona" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fugier-Vivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Bri&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.187.8.1169" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banchereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galibert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jun Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb52065.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B56DFE180E324ADF6C75E88B17B8EEFBF4E5AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065x.1997.tb00963.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PPCX3F5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474219v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.186.6.931" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.185.3.563" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474251v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb52060.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBD92282FAE6B26E7C7EFF426BCF862B20658A99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/smim.1996.0021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19SD5KQN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(00)80486-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dechanet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Kooten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grouard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.7537388" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette De Bouteiller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1074-7613(95)90048-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979402v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-5554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188564152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-3862-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.558248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Boucinha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.01.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Gao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris A. Prokopiou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0323-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0459-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPDRJ8JD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ventre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-012-8340-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B3B83E7F3ED6B733AC24BAD7375044328D0E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cottalorda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Teoh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939627" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Martial Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0802438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grobost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-93M8FH21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Accardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gissmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sylla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C; Vidaillac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forfar-Bares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01306-05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fischer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01431-06" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Parizano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bezian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01109-06" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beloeil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.6.2704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi S. Angelov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bel&#339;il" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.5.2147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capdepuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.2.350-359.2002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anfossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cambiaggi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/87740" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474152v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.2000.1720" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBWQXWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/11.5.699" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette de Bouteiller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Razanajaona" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fugier-Vivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Bri&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.187.8.1169" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fayette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bridon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3083.1998.00471.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jun Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065x.1997.tb00963.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PPCX3F5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banchereau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.186.6.931" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.185.3.563" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burdin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb52065.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B56DFE180E324ADF6C75E88B17B8EEFBF4E5AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb52060.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBD92282FAE6B26E7C7EFF426BCF862B20658A99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/smim.1996.0021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19SD5KQN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(00)80486-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dechanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Kooten" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.7537388" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette De Bouteiller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1074-7613(95)90048-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>