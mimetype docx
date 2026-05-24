--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -235,295 +235,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico modelling of CD8 T cell immune response links genetic regulation to population dynamics</w:t>
+                <w:t xml:space="preserve">Exogenous IL-2 delays memory precursors generation and is essential for enhancing memory cells effector functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t>
+                <w:t xml:space="preserve">Shaoying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madge Martin</w:t>
+                <w:t xml:space="preserve">Margaux Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Arpin</w:t>
+                <w:t xml:space="preserve">Simon de Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Maxence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+                <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImmunoInformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.100043. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.109411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuno.2024.100043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489553v2</w:t>
+                <w:t xml:space="preserve">hal-04598215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous IL-2 delays memory precursors generation and is essential for enhancing memory cells effector functions</w:t>
+                <w:t xml:space="preserve">In silico modelling of CD8 T cell immune response links genetic regulation to population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoying Wang</w:t>
+                <w:t xml:space="preserve">Thi Nhu Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Prieux</w:t>
+                <w:t xml:space="preserve">Madge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Bernard</w:t>
+                <w:t xml:space="preserve">C Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Dubois</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Laubreton</w:t>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.109411. </w:t>
+              <w:t xml:space="preserve">ImmunoInformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuno.2024.100043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598215v1</w:t>
+                <w:t xml:space="preserve">hal-04489553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico single-cell metabolism analysis unravels a new transition stage of CD8 T cells 4 days post-infection</w:t>
               </w:r>
@@ -535,51 +535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImmunoInformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.100038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -760,90 +760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8 memory precursor cell generation is a continuous process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (9), pp.104927. </w:t>
@@ -920,51 +920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1054,51 +1054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (3), pp.306-317. </w:t>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris A. Prokopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (1), pp.77. </w:t>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Prokopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Barbarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mafille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,399 +3047,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential In Vivo Persistence of Two Subsets of Memory Phenotype CD8 T Cells Defined by CD44 and CD122 Expression Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperproliferative Response of a Monoclonal Memory CD8 T Cell Population Is Characterized by an Increased Frequency of Clonogenic Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georgi S. Angelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tomkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belœil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 168 (6), pp.2704-2711. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.168.6.2704⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 168 (5), pp.2147-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.168.5.2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474128v1</w:t>
+                <w:t xml:space="preserve">hal-02474116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">Differential In Vivo Persistence of Two Subsets of Memory Phenotype CD8 T Cells Defined by CD44 and CD122 Expression Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nardon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+                <w:t xml:space="preserve">Laurent Beloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 168 (6), pp.2704-2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.168.6.2704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427308v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperproliferative Response of a Monoclonal Memory CD8 T Cell Population Is Characterized by an Increased Frequency of Clonogenic Precursors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arpin</w:t>
+                <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi S. Angelov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Tomkowiak</w:t>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Belœil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.1154-1161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474116v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type II topoisomerase quinolone resistance-determining regions of Aeromonas caviae, A. hydrophila, and A. sobria complexes and mutations associated with quinolone resistance</w:t>
               </w:r>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anfossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cambiaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization at the Single-Cell Level of Naive and Primed CD8 T Cell Cytokine Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pihlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tomkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,510 +4494,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinal center development</w:t>
+                <w:t xml:space="preserve">Positive and Negative Selection of Human B Lymphocytes in Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Banchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-065x.1997.tb00963.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 815 (1 B-Lymphocytes), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb52065.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474229v1</w:t>
+                <w:t xml:space="preserve">hal-02474241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory B Cells Are Biased Towards Terminal Differentiation: A Strategy That May Prevent Repertoire Freezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germinal Center Founder Cells Display Propensity for Apoptosis before Onset of Somatic Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 186 (6), pp.931-940. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.186.6.931⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 185 (3), pp.563-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.185.3.563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474219v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinal Center Founder Cells Display Propensity for Apoptosis before Onset of Somatic Mutation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+                <w:t xml:space="preserve">Germinal center development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.185.3.563⟩</w:t>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 156 (1), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-065x.1997.tb00963.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474258v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and Negative Selection of Human B Lymphocytes in Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Memory B Cells Are Biased Towards Terminal Differentiation: A Strategy That May Prevent Repertoire Freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 186 (6), pp.931-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.186.6.931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb52065.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02474241v1</w:t>
+                <w:t xml:space="preserve">hal-02474219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Peripheral B Cell Development sIgM - IgD + CD38 + Hypermutated Germinal Center Centroblasts Preferentially Express Iglambda Light Chain and Have Undergone Cmu-to-Cdelta Switch</w:t>
               </w:r>
@@ -5035,51 +5035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Razanajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 815 (1 B-Lymphocytes), pp.193-196. </w:t>
@@ -5123,307 +5123,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential triggering of apoptosis, somatic mutation and isotype switch during germinal center development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Normal Human IgD+IgM− Germinal Center B Cells Can Express Up to 80 Mutations in the Variable Region of Their IgD Transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Banchereau</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/smim.1996.0021⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4 (6), pp.603-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1074-7613(00)80486-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474265v1</w:t>
+                <w:t xml:space="preserve">hal-02474288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Human IgD+IgM− Germinal Center B Cells Can Express Up to 80 Mutations in the Variable Region of Their IgD Transcripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential triggering of apoptosis, somatic mutation and isotype switch during germinal center development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Guret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galibert</w:t>
+                <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (3), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/smim.1996.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1074-7613(00)80486-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02474288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of memory B cells and plasma cells in vitro</w:t>
               </w:r>
@@ -5543,51 +5543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory B cells from human tonsils colonize mucosal epithelium and directly present antigen to T cells by Rapid Up-Regulation of B7-1 and B7-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,103 +5709,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five Human Mature B Cell Subsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette de Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Banchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vivo Immunology: Regulatory processes during lymphopoiesis and immunopoiesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-294, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,90 +6000,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A temporary challenge by tumor cells can lead to a permanent partial-impairment of memory CD8 T cell function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6195,51 +6195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4DD3B74"/>
+    <w:nsid w:val="7802D855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6426,51 +6426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-5554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188564152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-3862-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.558248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Boucinha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.01.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Gao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris A. Prokopiou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0323-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0459-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPDRJ8JD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ventre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-012-8340-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B3B83E7F3ED6B733AC24BAD7375044328D0E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cottalorda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Teoh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939627" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Martial Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0802438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grobost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-93M8FH21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Accardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gissmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sylla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C; Vidaillac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forfar-Bares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01306-05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fischer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01431-06" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Parizano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bezian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01109-06" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beloeil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.6.2704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi S. Angelov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bel&#339;il" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.5.2147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capdepuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.2.350-359.2002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anfossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cambiaggi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/87740" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474152v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.2000.1720" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBWQXWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/11.5.699" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette de Bouteiller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Razanajaona" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fugier-Vivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Bri&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.187.8.1169" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fayette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bridon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3083.1998.00471.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jun Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065x.1997.tb00963.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PPCX3F5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banchereau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.186.6.931" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.185.3.563" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burdin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb52065.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B56DFE180E324ADF6C75E88B17B8EEFBF4E5AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb52060.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBD92282FAE6B26E7C7EFF426BCF862B20658A99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/smim.1996.0021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19SD5KQN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(00)80486-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dechanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Kooten" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.7537388" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette De Bouteiller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1074-7613(95)90048-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-arpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-5554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188564152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-3862-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489553v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Thao Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2024.100043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.558248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Todorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISB-200205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Boucinha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2017.01.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Gao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris A. Prokopiou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-016-0323-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Prokopiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barbarroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leverrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation2040159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0459-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPDRJ8JD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ventre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-012-8340-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B3B83E7F3ED6B733AC24BAD7375044328D0E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cottalorda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Teoh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939627" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Martial Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0802438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grobost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-93M8FH21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Accardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gissmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sylla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C; Vidaillac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Forfar-Bares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01306-05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fischer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01431-06" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Parizano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bezian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01109-06" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi S. Angelov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bel&#339;il" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.5.2147" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beloeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.6.2704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capdepuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.46.2.350-359.2002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anfossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cambiaggi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/87740" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihlgren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.164.1.152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474152v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.2000.1720" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGBWQXWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/11.5.699" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette de Bouteiller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Razanajaona" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fugier-Vivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Bri&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.187.8.1169" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fayette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bridon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3083.1998.00471.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Banchereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burdin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jun Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb52065.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B56DFE180E324ADF6C75E88B17B8EEFBF4E5AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.185.3.563" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065x.1997.tb00963.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PPCX3F5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.186.6.931" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb52060.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBD92282FAE6B26E7C7EFF426BCF862B20658A99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1074-7613(00)80486-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Guret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/smim.1996.0021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19SD5KQN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dechanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Kooten" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.7537388" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette De Bouteiller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1074-7613(95)90048-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>