--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Bailly </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à Centrale Lyon et Directeur du Laboratoire de Mécanique des Fluides et d'Acoustique (LMFA UMR5509), Centrale Lyon - INSA Lyon - UCB Lyon 1 - CNRS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8679-9033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070416044</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of acoustic waves via volumetric sources on a control surface for computational aeroacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 159 (2), pp.1151-1162. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0042388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited reply: Reply to Blocken’s comment by the authors (2025) Marro et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 481 (2319), pp.20240885. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2024.0885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed convective wave equation for low-to-medium Mach number subsonic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 623, pp.119549. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Rayleigh Scattering for Flow Temperature and Velocity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (12), pp.4543-4554. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J064333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106179. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation of higher order modes from circular ducts with flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel evaluation of novel drafting formations for an elite marathon runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Leckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 479 (2276), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2022.0836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Modeling Using the Aeroacoustic Wave Equation Based on Pierce’s Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.4008-4017. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.j062558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise predictions of a Mach 0.9 round jet using tailored adjoint Green’s functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shear stress to wall pressure spectra: a semi-analytical approach to account for mean pressure gradients in turbulent boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.43. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2022034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Assessment of Turbulence-Cascade Noise Reduction and Aerodynamic Penalties from Serrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (6), pp.3603-3619. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J061301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on the noise source mechanisms in a realistic subsonic dual-stream jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.104720. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound propagation using an adjoint-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.A5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure and wavenumber filtering of wall pressure fluctuations on a full-scale cockpit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.201. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03017-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional direct numerical simulation of infrasound propagation in the Earth's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Gainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 859, pp.754-789. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the coherent vorticity in slightly under-expanded supersonic screeching jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.207-230. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475472X19834530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-spectral analysis of PSP images for estimation of surface pressure spectra corrupted by the shot noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Nonomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (8), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2776-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate simulation of the noise generated by a hot supersonic jet including turbulence tripping and nonlinear acoustic propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Langenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillot François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Troyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (31), pp.016105-1 - 016105-31. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution of Wave-Number-Frequency Spectra of Wall Pressure Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J058203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency temperature fluctuation measurements by Rayleigh scattering and constant-voltage cold-wire techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.110. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2753-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of the Propagation of Infrasonic Acoustic Waves Through the Turbulent Field Generated by the Breaking of Mountain Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Snively</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (10), pp.5526-5534. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the turbulent density - Far-field sound correlations in compressible jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.521-540. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475472X18778274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density fluctuations measurement by Rayleigh scattering using a single photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.1310-1316. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J056507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a Two-Way Coupling Methodology Between a Flow and a High-Order Nonlinear Acoustic Unstructured Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Langenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaineray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-018-9928-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order variational multiscale model in finite elements applied to the LEISA-2 configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.5000-5012. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J057090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for acoustic imaging based on microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4-5), pp.431 - 456. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475472X17718883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband liner impedance eduction for multimodal acoustic propagation in the presence of a mean flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Mavlyutov Institute of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.150-155. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21662/uim2016.2.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Flight Effects on Slightly Underexpanded Supersonic Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J054797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of the screech feedback loop in underexpanded round jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 824, pp.202-229. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of absorption and non-linear effects in infrasound propagation using an augmented Burgers' equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Gainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.1432-1445. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed jet noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Fujii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15-00496. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1299/mer.15-00496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of nonlinear infrasound propagation in a windy atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.641. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4958998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical algorithm for computing acoustic and vortical spatial instability waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.692-702. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of infrasound propagation based on high-order finite difference solutions of the Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (3), pp.1083-1095. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4864793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-implicit runge–kutta schemes: development and application to compressible channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental exploration of underexpanded supersonic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-013-0457-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Solid-Rocket Motor Ignition Overpressure Wave Including Infrared Radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dargaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Troyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.164-174. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.B34824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence generation from a sweeping-based stochastic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Laurendeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of shock noise components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, p. 1-8. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2014.AL07-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mixing layer of underexpanded supersonic jets by particle image velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.188-200. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband shock-associated noise in screeching and non-screeching underexpanded supersonic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a tab on the aerodynamical development and noise of an underexpanded supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341 (9-10), pp.659-666. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331, pp.3521-3543. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2012.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband shock-associated noise in screeching and non-screeching underexpanded supersonic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock oscillations in a supersonic jet exhibiting antisymmetrical screech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.2017-2020. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J051802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate Reynolds numbers on subsonic round jets with highly disturbed nozzle-exit boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.105107. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4757667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of flow features around shallow round cavities subject to subsonic grazing flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.125107. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of initial turbulence level on the flow and sound fields of a subsonic jet at a diameter-based Reynolds number of 10(5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 701, pp.352-385. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order finite-difference algorithm for direct computation of aerodynamic sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.46-63. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable reduced-order models for time-dependent linearized Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.5176-5194. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite differences for coarse azimuthal discretization and for reduction of effective resolution near origin of cylindrical flow equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 230, pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the spectra of nozzle-exit velocity disturbances in initially nominally turbulent, transitional jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.091702. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3642642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a high-mach-number overexpanded jet using Large-Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.2171-2182. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J050952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of the flow and acoustic fields of a Reynolds number 10 5 subsonic jet with tripped exit boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.035104. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3555634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-tracking procedure for studying screech-induced oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.1563-1566. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J051057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter shape dependence and effective scale separation in large-eddy simulations based on relaxation filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of noncentered wavenumber-based optimized interpolation schemes with amplification control for overlapping grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.2074-2098. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090758702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of sound generation by turbulent reacting flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien M. Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.461-489. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1475-472X.9.4-5.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in direct noise computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.123-143. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1475-472X.9.1-2.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured wavenumber : Frequency spectrum associated with acoustic and aerodynamic wall pressure fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Arguillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.1655-1655. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3478780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nozzle-exit boundary-layer conditions on the flow and acoustic fields of initially laminar jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 663, pp.507-538. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010003605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann method with selective viscosity filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228, pp.4478-4490. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a hot coaxial jet: direct noise prediction and flow-acoustics correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.035105. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3081561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of self-induced transonic flow oscillations behind a sudden duct enlargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.106105. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3247158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shock-capturing methodology based on adaptative spatial filtering for high-order non-linear computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228, pp.1447-1465. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence and energy budget in a self-preserving round jet: direct evaluation using large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.129-160. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009005801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time correlations in two subsonic jets using dual-PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.2498-2509. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.35561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of isolated elliptic vortices and of their radiated noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-007-0066-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of differentiation errors in large-eddy simulations based on the EDQNM theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227, pp.8314-8340. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct noise computation of the turbulent flow around a zero-incidence airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.874-883. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.29825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation using statistical closure theory of the influence of the filter shape on scale separation in large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240802244116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct computation of the noise generated by subsonic jets originating from a straight pipe nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/147547208784079917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the spectral properties of near-field and far-field jet noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.73-92. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/147547207781041868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of screech generation in a planar supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (7), pp.075105. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2747225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of explicit spatial filtering to the variables or fluxes of linear equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (2), pp.1211-1217. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2007.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order, low dispersive and low dissipative explicit schemes for multiple-scale and boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 224 (2), pp.637-662. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2006.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the correlations between the turbulent flow and the sound pressure fields of subsonic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 583, pp.71-97. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200700612X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of a high Reynolds number jet and its radiated noise using large eddy simulation based on explicit filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (10), pp.1344-1358. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulations of transitional round jets : influence of the Reynolds number on flow development and energy dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.065101. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2204060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dissipation and low-dispersion fourth-order Runge–Kutta algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (10), pp.1459-1463. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulations of round free jets using explicit filtering with/without dynamic Smagorinsky model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.603-610. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of downstream and sideline subsonic jet noise using Large Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-005-0005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of the Effective Reynolds Number with Eddy-Viscosity Subgrid-Scale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.437-439. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.10665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Inflow Conditions and Forcing on Subsonic Jet Flows and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.1000-1007. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.7465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some useful hybrid approaches for predicting aerodynamic noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (9), pp.666-675. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-ORDER CURVILINEAR SIMULATIONS OF FLOWS AROUND NON-CARTESIAN BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.731 - 748. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X05002906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of low dispersive and low dissipative explicit schemes for flow and noise computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 194 (1), pp.194-214. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Computational Aeroacoustics to Jet Noise Research and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (6), pp.481-491. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560410001673498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of the Inclusion of Sound-Flow Interactions in Lighthill's Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (8), pp.1604-1606. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.2115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical evidence of mode switching in the flow-induced oscillations by a cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (2), pp.193-218. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/147547203322775533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Investigation of a High Subsonic, Moderate Reynolds Number Jet Using a Compressible Large Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (4), pp.273-297. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-002-0079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Flow Noise Using Source Terms in Linearized Euler's Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (2), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.1665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional non-reflective boundary conditions for acoustic simulations: far field formulation and validation test cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88, pp.463 - 471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream subsonic jet noise: link with vortical structures intruding into the jet core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330 (8), pp.527-533. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01499-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Sound Generated by Vortex Pairing in a Mixing Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (12), pp.2210-2218. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid-Scale Contribution to Noise Production in Decaying Isotropic Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (10), pp.1795-1803. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du rayonnement acoustique d'une couche de mélange à l'aide des équations d'Euler linéarisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 328 (4), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)00130-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Solution of Acoustic Propagation Problems Using Linearized Euler Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1), pp.22-29. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de bruit par appariement de tourbillons dans les zones cisaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (5), pp.487-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul direct du rayonnement acoustique d'une couche de mélange par macrosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327 (10), pp.1029-1034. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsonic and Supersonic Jet Noise Predictions from Statistical Source Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (11), pp.1688-1696. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREDICTION OF SUPERSONIC JET NOISE FROM A STATISTICAL ACOUSTIC MODEL AND A COMPRESSIBLE TURBULENCE CLOSURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 194 (2), pp.219-242. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsvi.1996.0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a κ‐ε turbulence model to the prediction of noise for simple and coaxial free jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Béchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 97 (6), pp.3518-3531. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.412438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of subsonic and supersonic jet mixing noise using a modified k-epsilon model for compressible free shear flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2 (2), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche stochastique pour la modélisation du bruit des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-935-C5-938. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approach to noise modeling for free turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 32 (3), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/3.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de vitesse et de température par diffusion Rayleigh, acquisition simultanée de la fonction d'instrument et de la lumière diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Trapped Waves in a Mach 0.9 Jet By Rayleigh Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Pierce's wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association, EAA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densité en écoulement par diffusion de Rayleigh: méthode de calibration par polarisation du faisceau incident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser (CFTL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'interférogrammes pour la caractérisation d'écoulement par diffusion de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'antennes MEMS souples et de grandes dimensions pour la mesure de fluctuations de pression pariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic wave equation based on Pierce's operator applied to the sound generated by a mixing layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Kaltenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-2896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions du transfert modales associées au rayonnement acoustique d’une nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of Pierce’s equation for Tam & Auriault's mixing noise model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CAA methodology using synthetic turbulence to assess turbulence-cascade interaction noise emission and reduction from serrated airfoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of wall-pressure fluctuations on a full-scale business jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.727-730, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet noise prediction based on a self-adjoint operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1325-1332, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Fine-scale Jet Mixing Noise Using Geometrical Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Suratteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Delft, France. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-2755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new MEMS microphone array for the wavenumber analysis of wall-pressure fluctuations: application to the modal investigation of a ducted low-Mach number stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Delft, France. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-scale cabin noise from turbulent boundary layer excitation, Part 1: Wall-pressure measurement and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leneveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spectrale de fluctuations de température par diffusion de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution of the wave number - frequency spectra of wall pressure fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Engelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-3291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Variational Multiscale model with an explicit filtering in a stabilised finite element method for LES/DES computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yser Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagrau Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barré Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for acoustic imaging techniques: illustrations in the frame of a didactic numerical benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of BEBEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of phenomena generating acoustic noise inside the passenger compartment of cars. Sources identification and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugh Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force analysis techniques adapted to the identification of parietal pressure fields on car window glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pézerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugh Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive NVH Comfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband eduction of liner impedance under multimodal acoustic propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A schlieren and nearfield acoustic based experimental investigation of screech noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the relation between hydrodynamic fluctuations and noise in hot jets at high Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boussuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasika Fernando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des phénomènes générateurs du bruit acoustique dans les habitacles automobiles : Identification des sources et simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugh Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA - VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of infrasound propagation in the Earth’s atmosphere: Study of a stratospherical arrival pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS: 20th International Symposium on Nonlinear Acoustics including the 2nd International Sonic Boom Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Écully, France. pp.090002, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of infrasound propagation in a realistic atmosphere : nonlinear and viscous effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf, Gainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of under-expanded jet screech associated convective velocity based on high frequency sampled schlieren visualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation noise of a turbofan jet engine under an airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dallas, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of wall pressure fluctuations beneath pressure gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-3148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de température sur le développement et l'acoustique d'un jet subsonique à nombre de Reynolds élevé par simulation des grandes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain, Biolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, Boussuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATION OF THE WALL PRESSURE WAVENUMBER-FREQUENCY SPECTRUM BENEATH A TURBULENT BOUNDARY LAYER WITH PRESSURE GRADIENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Turbulence and Shear Flow Phenomena (TSFP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation des ondes infrasonores dans l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayonnement acoustique d'un jet double-flux installé sous un profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broadband method for liner impedance eduction in the presence of a mean flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental characterisation of wall pressure wavevector-frequency spectra in the presence of pressure gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Atlanta, France. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-2909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resolution and Reynolds number on large-eddy simulations of channel flow using relaxation filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine (Dallas/Ft. Worth Region), United States. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flight effects on underexpanded supersonic jet noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet noise prediction using a sweeping based turbulence generation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth effects on the flow features and noise signature of shallow cylindrical cavities at a Mach number of 0.25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and sound fields of initially tripped jets at Reynolds numbers ranging from 25,000 to 200,000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a turbulent channel flow using large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the aeroacoustic behavior of a subsonic confined cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic prediction of broadband shock-associated noise including propagation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of initial shear-layer thickness on turbulent subsonic jets at moderate Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of semi-implicit Runge-Kutta schemes and application to a turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de la propagation des infrasons en haute atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high supersonic jet noise: non-linear propagation effects and flow-acoustics correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-2747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de schémas de Runge-Kutta semi-implicites pour la simulation des écoulements de paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further step towards grid-converged solutions for an initially nominally turbulent jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-2836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational study of the effects of nozzle-exit turbulence level on the flow and acoustic fields of a subsonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la relaxation dans les équations de Navier-Stokes pour la propagation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical insight into sound sources of rod-airfoil flow configuration using direct noise calculation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-3705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Flow Features and Acoustic Radiation of a Round Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-3988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations aéroacoustiques en géométries complexes : schémas d'ordre élévé et maillages composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Noise Computation of a Shocked and Heated Jet at a Mach Number of 3.30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of screech by an underexpanded supersonic jet with forward flight effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul direct du bruit rayonné par un écoulement laminaire à Mach 0.2 affleurant une cavité cylindrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct computation of the noise radiated by a propulsive jet at a Mach number of 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and acoustic fields of Reynolds number 10 5, subsonic jets with tripped exit boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de réduction numérique pour l'analyse de modèles aéroacoustiques linéarisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d une méthode de filtrage adaptatif et conservatif pour la capture de choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a high-order algorithm for LES and CAA in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a high-order algorithm for LES and CAA in complex geometries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM09, LESTAC09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Nozzle-Exit Boundary-Layer Thickness on the Flow and Acoustic Fields of Initially Laminar Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference (30th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2009-3409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de schémas d'interpolation décentrés stables pour le calcul multidomaine en aéroacoustique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulations of round jets: effects of initial conditions on self-similarity region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de méthodes hybrides acoustiques pour la prévision du bruit de jet par Simulation des Grandes Echelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order algorithm for aeroacoustic and aeroelastic interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUAAAT12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Souchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-2851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of high-order finite difference schemes on overset grids for LES in aeroacoustics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements (ETMM7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adjusting Shock-Capturing Spatial Filtering for High-Order Non-Linear Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-2968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overset-grid strategy for aeroacoustics and aeroelasticity of moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Fluid-Structure Interaction: Theory, Numerics and Applications pp283-294.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode hybride de calcul aéroacoustique appliqué à des écoulements internes : diaphragme en conduit à faible nombre de Mach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Piellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation aéroacoustique d'un écoulement transsonique dans un élargissement brusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Computation of the Noise Generated by a Hot Coaxial Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AIAA/CEAS Aeroacoustics Conference (28th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-3587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de la simulation numérique à la physique du bruit d’origine aérodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la propagation de signaux acoustiques basse fréquences dans l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Deykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of aeroacoustic oscillations in transonic flow downstream a sudden duct enlargment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of Screech Tone Generation in a Planar Underexpanded Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Noise Computation around a 3-D NACA 0012 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Properties of Near-Field and Far-Field Jet Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the Noise Radiated by Jets with Laminar/Turbulent Nozzle-Exit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transonic resonance in ducts with sudden enlargment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du rayonnement acoustique d'onde d'instabilité utilisant une PML (Perfectly Matched Layer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of sound sources in subsonic jets using causality methods on LES data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-2885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Radiated by a High-Reynolds-number 3-D Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-2817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul direct du bruit aérodynamique rayonné par des géométries complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order schemes for ducted complex configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 467 : Turbulent Flow and Noise Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of a High-Aspect-Ratio Elliptic Vortex and Its Generated Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-2956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsonic Jet Noise Using LES: Mach and Reynolds Number Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2004-3023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Explicit Schemes: Matching and Boundary Schemes, and 4th-order Runge-Kutta Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2004-2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Curvilinear Simulations of Flows Around Non-Cartesian Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2004-2813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Subgrid Modellings on Flow and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-3557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Inflow Conditions on Flow and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Coexistence of Multiple Tones in Flow-induced Cavity Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-3234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Noise Induced by Laminar and Turbulent Boundary Layers over Rectangular Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2002-2476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Low Dispersive and Low Dissipative Explicit Schemes for Computing Aerodynamic Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2002-2509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaxial-jet-noise predictions from statistical and stochastic source models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Maastricht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise computation using Lighthill's equation with inclusion of mean flow-acoustics interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Maastricht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of flow noise using source terms in linearized Euler's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the sound radiated by a 3-D jet using large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid scale contribution to noise production in decaying isotropic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bellevue, France. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-1979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of mixing layer noise using large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-1871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic approach to compute subsonic noise using linearized Euler's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical description of supersonic jet mixing noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta, France. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-1575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comte-Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-16159-4. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16160-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of supersonic jet noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sesterhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Brun, Daniel Juvé, Michael Manhart, Claus-Dieter Munz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104 (-), Springer, pp.29-46, 2009, 978-3-540-89955-6. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89956-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibroacoustics of Flow-Excited Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interactions in Acoustics. CISM International Centre for Mechanical Sciences, vol 396</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-86, 1999, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-2482-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kiplimo's Barcelona Half-Marathon Record: What Is the True Impact of Running Behind the Lead Vehicle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId565"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Bailly </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à Centrale Lyon et Directeur du Laboratoire de Mécanique des Fluides et d'Acoustique (LMFA UMR5509), Centrale Lyon - INSA Lyon - UCB Lyon 1 - CNRS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8679-9033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070416044</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=L9BI4I8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of acoustic waves via volumetric sources on a control surface for computational aeroacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Posson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 159 (2), pp.1151-1162. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0042388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited reply: Reply to Blocken’s comment by the authors (2025) Marro et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 481 (2319), pp.20240885. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2024.0885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed convective wave equation for low-to-medium Mach number subsonic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 623, pp.119549. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Rayleigh Scattering for Flow Temperature and Velocity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (12), pp.4543-4554. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J064333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106179. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation of higher order modes from circular ducts with flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel evaluation of novel drafting formations for an elite marathon runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Leckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 479 (2276), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2022.0836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Modeling Using the Aeroacoustic Wave Equation Based on Pierce’s Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.4008-4017. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.j062558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise predictions of a Mach 0.9 round jet using tailored adjoint Green’s functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shear stress to wall pressure spectra: a semi-analytical approach to account for mean pressure gradients in turbulent boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.43. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2022034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Assessment of Turbulence-Cascade Noise Reduction and Aerodynamic Penalties from Serrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (6), pp.3603-3619. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J061301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on the noise source mechanisms in a realistic subsonic dual-stream jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.104720. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound propagation using an adjoint-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.A5. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure and wavenumber filtering of wall pressure fluctuations on a full-scale cockpit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.201. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03017-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of the Propagation of Infrasonic Acoustic Waves Through the Turbulent Field Generated by the Breaking of Mountain Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Snively</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (10), pp.5526-5534. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-spectral analysis of PSP images for estimation of surface pressure spectra corrupted by the shot noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Nonomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (8), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2776-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate simulation of the noise generated by a hot supersonic jet including turbulence tripping and nonlinear acoustic propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Langenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillot François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Troyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (31), pp.016105-1 - 016105-31. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the coherent vorticity in slightly under-expanded supersonic screeching jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.207-230. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475472X19834530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional direct numerical simulation of infrasound propagation in the Earth's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Gainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 859, pp.754-789. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution of Wave-Number-Frequency Spectra of Wall Pressure Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J058203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency temperature fluctuation measurements by Rayleigh scattering and constant-voltage cold-wire techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.110. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2753-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the turbulent density - Far-field sound correlations in compressible jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.521-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475472X18778274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density fluctuations measurement by Rayleigh scattering using a single photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.1310-1316. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J056507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a Two-Way Coupling Methodology Between a Flow and a High-Order Nonlinear Acoustic Unstructured Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Langenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaineray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-018-9928-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order variational multiscale model in finite elements applied to the LEISA-2 configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.5000-5012. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J057090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of the screech feedback loop in underexpanded round jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 824, pp.202-229. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for acoustic imaging based on microphone array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4-5), pp.431 - 456. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475472X17718883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband liner impedance eduction for multimodal acoustic propagation in the presence of a mean flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Mavlyutov Institute of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.150-155. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21662/uim2016.2.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Flight Effects on Slightly Underexpanded Supersonic Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J054797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of absorption and non-linear effects in infrasound propagation using an augmented Burgers' equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Gainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.1432-1445. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed jet noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozo Fujii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15-00496. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1299/mer.15-00496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of nonlinear infrasound propagation in a windy atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.641. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4958998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical algorithm for computing acoustic and vortical spatial instability waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.692-702. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Solid-Rocket Motor Ignition Overpressure Wave Including Infrared Radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dargaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Troyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.164-174. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.B34824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence generation from a sweeping-based stochastic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Laurendeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-implicit runge–kutta schemes: development and application to compressible channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental exploration of underexpanded supersonic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-013-0457-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of infrasound propagation based on high-order finite difference solutions of the Navier-Stokes equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (3), pp.1083-1095. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4864793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of shock noise components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, p. 1-8. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2014.AL07-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mixing layer of underexpanded supersonic jets by particle image velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.188-200. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband shock-associated noise in screeching and non-screeching underexpanded supersonic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a tab on the aerodynamical development and noise of an underexpanded supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341 (9-10), pp.659-666. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331, pp.3521-3543. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2012.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate Reynolds numbers on subsonic round jets with highly disturbed nozzle-exit boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.105107. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4757667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband shock-associated noise in screeching and non-screeching underexpanded supersonic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock oscillations in a supersonic jet exhibiting antisymmetrical screech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.2017-2020. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J051802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of flow features around shallow round cavities subject to subsonic grazing flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.125107. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of initial turbulence level on the flow and sound fields of a subsonic jet at a diameter-based Reynolds number of 10(5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 701, pp.352-385. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order finite-difference algorithm for direct computation of aerodynamic sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.46-63. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable reduced-order models for time-dependent linearized Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.5176-5194. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the spectra of nozzle-exit velocity disturbances in initially nominally turbulent, transitional jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.091702. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3642642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite differences for coarse azimuthal discretization and for reduction of effective resolution near origin of cylindrical flow equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 230, pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulation of the flow and acoustic fields of a Reynolds number 10 5 subsonic jet with tripped exit boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.035104. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3555634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a high-mach-number overexpanded jet using Large-Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.2171-2182. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J050952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-tracking procedure for studying screech-induced oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.1563-1566. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J051057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter shape dependence and effective scale separation in large-eddy simulations based on relaxation filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nozzle-exit boundary-layer conditions on the flow and acoustic fields of initially laminar jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 663, pp.507-538. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010003605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of sound generation by turbulent reacting flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien M. Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.461-489. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1475-472X.9.4-5.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of noncentered wavenumber-based optimized interpolation schemes with amplification control for overlapping grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.2074-2098. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090758702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in direct noise computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.123-143. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1475-472X.9.1-2.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured wavenumber : Frequency spectrum associated with acoustic and aerodynamic wall pressure fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Arguillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.1655-1655. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3478780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shock-capturing methodology based on adaptative spatial filtering for high-order non-linear computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228, pp.1447-1465. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a hot coaxial jet: direct noise prediction and flow-acoustics correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.035105. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3081561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of self-induced transonic flow oscillations behind a sudden duct enlargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.106105. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3247158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann method with selective viscosity filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228, pp.4478-4490. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence and energy budget in a self-preserving round jet: direct evaluation using large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.129-160. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009005801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of differentiation errors in large-eddy simulations based on the EDQNM theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227, pp.8314-8340. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time correlations in two subsonic jets using dual-PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.2498-2509. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.35561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of isolated elliptic vortices and of their radiated noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-007-0066-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct noise computation of the turbulent flow around a zero-incidence airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.874-883. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.29825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation using statistical closure theory of the influence of the filter shape on scale separation in large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240802244116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct computation of the noise generated by subsonic jets originating from a straight pipe nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/147547208784079917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of screech generation in a planar supersonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (7), pp.075105. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2747225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the spectral properties of near-field and far-field jet noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.73-92. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/147547207781041868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of explicit spatial filtering to the variables or fluxes of linear equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (2), pp.1211-1217. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2007.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order, low dispersive and low dissipative explicit schemes for multiple-scale and boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 224 (2), pp.637-662. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2006.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the correlations between the turbulent flow and the sound pressure fields of subsonic jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 583, pp.71-97. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200700612X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulations of transitional round jets : influence of the Reynolds number on flow development and energy dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.065101. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2204060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of a high Reynolds number jet and its radiated noise using large eddy simulation based on explicit filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (10), pp.1344-1358. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dissipation and low-dispersion fourth-order Runge–Kutta algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (10), pp.1459-1463. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulations of round free jets using explicit filtering with/without dynamic Smagorinsky model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.603-610. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of downstream and sideline subsonic jet noise using Large Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-005-0005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-ORDER CURVILINEAR SIMULATIONS OF FLOWS AROUND NON-CARTESIAN BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.731 - 748. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X05002906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Inflow Conditions and Forcing on Subsonic Jet Flows and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.1000-1007. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.7465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of the Effective Reynolds Number with Eddy-Viscosity Subgrid-Scale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, pp.437-439. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.10665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some useful hybrid approaches for predicting aerodynamic noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (9), pp.666-675. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of low dispersive and low dissipative explicit schemes for flow and noise computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 194 (1), pp.194-214. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Computational Aeroacoustics to Jet Noise Research and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (6), pp.481-491. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560410001673498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical evidence of mode switching in the flow-induced oscillations by a cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (2), pp.193-218. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/147547203322775533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Investigation of a High Subsonic, Moderate Reynolds Number Jet Using a Compressible Large Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (4), pp.273-297. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-002-0079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of the Inclusion of Sound-Flow Interactions in Lighthill's Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (8), pp.1604-1606. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.2115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional non-reflective boundary conditions for acoustic simulations: far field formulation and validation test cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88, pp.463 - 471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream subsonic jet noise: link with vortical structures intruding into the jet core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330 (8), pp.527-533. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01499-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Flow Noise Using Source Terms in Linearized Euler's Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (2), pp.235-243. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.1665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid-Scale Contribution to Noise Production in Decaying Isotropic Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (10), pp.1795-1803. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Sound Generated by Vortex Pairing in a Mixing Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (12), pp.2210-2218. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du rayonnement acoustique d'une couche de mélange à l'aide des équations d'Euler linéarisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 328 (4), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)00130-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Solution of Acoustic Propagation Problems Using Linearized Euler Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1), pp.22-29. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de bruit par appariement de tourbillons dans les zones cisaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (5), pp.487-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul direct du rayonnement acoustique d'une couche de mélange par macrosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327 (10), pp.1029-1034. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsonic and Supersonic Jet Noise Predictions from Statistical Source Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (11), pp.1688-1696. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREDICTION OF SUPERSONIC JET NOISE FROM A STATISTICAL ACOUSTIC MODEL AND A COMPRESSIBLE TURBULENCE CLOSURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 194 (2), pp.219-242. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsvi.1996.0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a κ‐ε turbulence model to the prediction of noise for simple and coaxial free jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Béchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 97 (6), pp.3518-3531. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.412438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of subsonic and supersonic jet mixing noise using a modified k-epsilon model for compressible free shear flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2 (2), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche stochastique pour la modélisation du bruit des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-935-C5-938. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approach to noise modeling for free turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Candel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 32 (3), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/3.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de vitesse et de température par diffusion Rayleigh, acquisition simultanée de la fonction d'instrument et de la lumière diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Trapped Waves in a Mach 0.9 Jet By Rayleigh Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Pierce's wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Convention of the European Acoustics Association, EAA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions du transfert modales associées au rayonnement acoustique d’une nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic wave equation based on Pierce's operator applied to the sound generated by a mixing layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Kaltenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-2896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'interférogrammes pour la caractérisation d'écoulement par diffusion de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'antennes MEMS souples et de grandes dimensions pour la mesure de fluctuations de pression pariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densité en écoulement par diffusion de Rayleigh: méthode de calibration par polarisation du faisceau incident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser (CFTL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CAA methodology using synthetic turbulence to assess turbulence-cascade interaction noise emission and reduction from serrated airfoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of Pierce’s equation for Tam & Auriault's mixing noise model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of wall-pressure fluctuations on a full-scale business jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.727-730, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet noise prediction based on a self-adjoint operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1325-1332, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-scale cabin noise from turbulent boundary layer excitation, Part 1: Wall-pressure measurement and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leneveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Fine-scale Jet Mixing Noise Using Geometrical Acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Suratteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Delft, France. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-2755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new MEMS microphone array for the wavenumber analysis of wall-pressure fluctuations: application to the modal investigation of a ducted low-Mach number stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Delft, France. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spectrale de fluctuations de température par diffusion de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Ozawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconvolution of the wave number - frequency spectra of wall pressure fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Engelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-3291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des phénomènes générateurs du bruit acoustique dans les habitacles automobiles : Identification des sources et simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugh Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA - VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband eduction of liner impedance under multimodal acoustic propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A schlieren and nearfield acoustic based experimental investigation of screech noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force analysis techniques adapted to the identification of parietal pressure fields on car window glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pézerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugh Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automotive NVH Comfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of phenomena generating acoustic noise inside the passenger compartment of cars. Sources identification and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugh Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for acoustic imaging techniques: illustrations in the frame of a didactic numerical benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leclere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of BEBEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Variational Multiscale model with an explicit filtering in a stabilised finite element method for LES/DES computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yser Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagrau Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barré Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the relation between hydrodynamic fluctuations and noise in hot jets at high Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boussuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasika Fernando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of wall pressure fluctuations beneath pressure gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-3148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de température sur le développement et l'acoustique d'un jet subsonique à nombre de Reynolds élevé par simulation des grandes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain, Biolchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, Boussuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation noise of a turbofan jet engine under an airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dallas, France. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the influence of a mean pressure gradient on turbulent wall pressure fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of infrasound propagation in a realistic atmosphere : nonlinear and viscous effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf, Gainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of under-expanded jet screech associated convective velocity based on high frequency sampled schlieren visualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of infrasound propagation in the Earth’s atmosphere: Study of a stratospherical arrival pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS: 20th International Symposium on Nonlinear Acoustics including the 2nd International Sonic Boom Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Écully, France. pp.090002, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATION OF THE WALL PRESSURE WAVENUMBER-FREQUENCY SPECTRUM BENEATH A TURBULENT BOUNDARY LAYER WITH PRESSURE GRADIENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Turbulence and Shear Flow Phenomena (TSFP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation des ondes infrasonores dans l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayonnement acoustique d'un jet double-flux installé sous un profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broadband method for liner impedance eduction in the presence of a mean flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental characterisation of wall pressure wavevector-frequency spectra in the presence of pressure gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Atlanta, France. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-2909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of resolution and Reynolds number on large-eddy simulations of channel flow using relaxation filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine (Dallas/Ft. Worth Region), United States. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of semi-implicit Runge-Kutta schemes and application to a turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and sound fields of initially tripped jets at Reynolds numbers ranging from 25,000 to 200,000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th AIAA Aerospace Sciences Meeting including the New Horizons Forum and Aerospace Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a turbulent channel flow using large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the aeroacoustic behavior of a subsonic confined cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth effects on the flow features and noise signature of shallow cylindrical cavities at a Mach number of 0.25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flight effects on underexpanded supersonic jet noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet noise prediction using a sweeping based turbulence generation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic prediction of broadband shock-associated noise including propagation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of initial shear-layer thickness on turbulent subsonic jets at moderate Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high supersonic jet noise: non-linear propagation effects and flow-acoustics correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-2747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de schémas de Runge-Kutta semi-implicites pour la simulation des écoulements de paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de la propagation des infrasons en haute atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further step towards grid-converged solutions for an initially nominally turbulent jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-2836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational study of the effects of nozzle-exit turbulence level on the flow and acoustic fields of a subsonic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA/CEAS Aeroacoustics Conference (32nd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2011-2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de réduction numérique pour l'analyse de modèles aéroacoustiques linéarisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Flow Features and Acoustic Radiation of a Round Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-3988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical insight into sound sources of rod-airfoil flow configuration using direct noise calculation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-3705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la relaxation dans les équations de Navier-Stokes pour la propagation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hanique-Cockenpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations aéroacoustiques en géométries complexes : schémas d'ordre élévé et maillages composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Noise Computation of a Shocked and Heated Jet at a Mach Number of 3.30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of screech by an underexpanded supersonic jet with forward flight effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul direct du bruit rayonné par un écoulement laminaire à Mach 0.2 affleurant une cavité cylindrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct computation of the noise radiated by a propulsive jet at a Mach number of 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and acoustic fields of Reynolds number 10 5, subsonic jets with tripped exit boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2010-3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-order algorithm for aeroacoustic and aeroelastic interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUAAAT12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Nozzle-Exit Boundary-Layer Thickness on the Flow and Acoustic Fields of Initially Laminar Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference (30th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2009-3409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a high-order algorithm for LES and CAA in complex geometries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM09, LESTAC09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a high-order algorithm for LES and CAA in complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d une méthode de filtrage adaptatif et conservatif pour la capture de choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de schémas d'interpolation décentrés stables pour le calcul multidomaine en aéroacoustique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-eddy simulations of round jets: effects of initial conditions on self-similarity region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de méthodes hybrides acoustiques pour la prévision du bruit de jet par Simulation des Grandes Echelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of flow features and acoustic radiation of a round cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Souchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-2851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of high-order finite difference schemes on overset grids for LES in aeroacoustics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements (ETMM7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adjusting Shock-Capturing Spatial Filtering for High-Order Non-Linear Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA/CEAS Aeroacoustics Conference (29th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-2968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overset-grid strategy for aeroacoustics and aeroelasticity of moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Fluid-Structure Interaction: Theory, Numerics and Applications pp283-294.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la propagation de signaux acoustiques basse fréquences dans l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Deykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode hybride de calcul aéroacoustique appliqué à des écoulements internes : diaphragme en conduit à faible nombre de Mach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Piellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation aéroacoustique d'un écoulement transsonique dans un élargissement brusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Computation of the Noise Generated by a Hot Coaxial Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AIAA/CEAS Aeroacoustics Conference (28th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-3587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de la simulation numérique à la physique du bruit d’origine aérodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Noise Computation around a 3-D NACA 0012 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of aeroacoustic oscillations in transonic flow downstream a sudden duct enlargment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of Screech Tone Generation in a Planar Underexpanded Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Properties of Near-Field and Far-Field Jet Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the Noise Radiated by Jets with Laminar/Turbulent Nozzle-Exit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AIAA/CEAS Aeroacoustics Conference (27th AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transonic resonance in ducts with sudden enlargment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of a High-Aspect-Ratio Elliptic Vortex and Its Generated Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-2956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Radiated by a High-Reynolds-number 3-D Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-2817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of sound sources in subsonic jets using causality methods on LES data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-2885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du rayonnement acoustique d'onde d'instabilité utilisant une PML (Perfectly Matched Layer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul direct du bruit aérodynamique rayonné par des géométries complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order schemes for ducted complex configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 467 : Turbulent Flow and Noise Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Curvilinear Simulations of Flows Around Non-Cartesian Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2004-2813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Explicit Schemes: Matching and Boundary Schemes, and 4th-order Runge-Kutta Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2004-2814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsonic Jet Noise Using LES: Mach and Reynolds Number Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2004-3023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Inflow Conditions on Flow and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES of a High Reynolds, High Subsonic Jet: Effects of the Subgrid Modellings on Flow and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-3557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Coexistence of Multiple Tones in Flow-induced Cavity Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Hilton Head, United States. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-3234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Family of Low Dispersive and Low Dissipative Explicit Schemes for Computing Aerodynamic Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2002-2509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Noise Induced by Laminar and Turbulent Boundary Layers over Rectangular Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gloerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA/CEAS Aeroacoustics Conference &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Breckenridge, United States. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2002-2476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise computation using Lighthill's equation with inclusion of mean flow-acoustics interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Maastricht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaxial-jet-noise predictions from statistical and stochastic source models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Maastricht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the sound radiated by a 3-D jet using large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of flow noise using source terms in linearized Euler's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Lahaina, United States. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid scale contribution to noise production in decaying isotropic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bellevue, France. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-1979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of mixing layer noise using large eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-1871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic approach to compute subsonic noise using linearized Euler's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical description of supersonic jet mixing noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Atlanta, France. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-1575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comte-Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-16159-4. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16160-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of supersonic jet noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sesterhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Cacqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Brun, Daniel Juvé, Michael Manhart, Claus-Dieter Munz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104 (-), Springer, pp.29-46, 2009, 978-3-540-89955-6. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89956-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibroacoustics of Flow-Excited Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interactions in Acoustics. CISM International Centre for Mechanical Sciences, vol 396</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-86, 1999, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-2482-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kiplimo's Barcelona Half-Marathon Record: What Is the True Impact of Running Behind the Lead Vehicle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Salizzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId566"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="952ABE24"/>
+    <w:nsid w:val="95D96D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8679-9033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070416044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Posson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042388" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Bagheri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kurek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Ford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Leckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Rollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0836" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Spieser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062558" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117532" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Prigent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biolchini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104720" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Spieser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Prigent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03017-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sabatini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X19834530" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Ozawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Nonomura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2776-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillot Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troyes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050905" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prigent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2753-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabatini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snively" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hickey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18778274" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056507" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaineray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9928-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J057090" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17718883" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21662/uim2016.2.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J054797" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Mercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.336" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw350" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozo Fujii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/mer.15-00496" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4958998" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053215" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864793" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kremer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052236" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-013-0457-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-00993201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dargaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lamet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tesse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34824" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lafitte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurendeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052368" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2014.AL07-06" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.08.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.03.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDGC6PL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051802" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780108v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757667" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772194" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.162" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Emmert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.08.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0WKS0C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.04.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13WHDQTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Cacqueray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.10.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL3JHK73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691034v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3642642" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050952" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555634" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX7XTHWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desvigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090758702" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.4-5.461" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.1-2.123" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Arguillat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3478780" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003605" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mari&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.03.030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMN5KQ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3247158" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.042" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP74G7V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595271v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009005801" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EA03C9C6E3FD40A3D3F60A4495EFEFCF4E0D191/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.35561" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442505v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0066-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FM5PM5S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442508v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P83N6CFQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29825" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442507v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802244116" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547208784079917" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747225" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.04.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZTCXTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.10.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3VGNDBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272249v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200700612X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEA9F968702517A29536DF068380AF284E3DA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342219v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z14DQV93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204060" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNZ3LV42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274778v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32DVKRJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-005-0005-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZFLGBDD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342258v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10665" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342253v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.7465" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353115v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQXZS7V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342245v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002906" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG403BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342262v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560410001673498" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342284v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.2115" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342276v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547203322775533" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342291v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353114v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01499-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431555v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seror" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.860" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441065v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.949" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353101v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388009v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lafon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.33" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388006v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1996.0354" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0981F5AFF2D1D736E8E74146FA53F6842BABDEB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388331v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B&#233;chara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.412438" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252888v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lafon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945204" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/486D1D3A89AD59DB28B91ABAD66FB7DC92997561/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.12008" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396482v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975484v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917927v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848135v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaltenbacher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2896" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848466v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Legendre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2238" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368344v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2257" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229449v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0255" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221388v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0416" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404439v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Martelet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Suratteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pont" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2755" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377837v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2574" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409530v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leneveu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097684v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377827v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Engelman" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3291" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380320v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yser Pierre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagrau Franck" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barr&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2722" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468594v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carpentier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514610v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382285v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2725" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380372v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2799" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380225v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3048" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514006v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377823v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsden" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gainville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934468" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446486v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf, Gainville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446448v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382295v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Brichet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Koenig" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2208" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446557v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain, Biolchini" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, Boussuge" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445054v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446387v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446549v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352749v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-517" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352743v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2232" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352739v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1172" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810682v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kremer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810718v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810953v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352742v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2249" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352746v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2066" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421182v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hanique-Cockenpot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352735v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2747" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421397v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352733v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2836" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352732v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2837" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534645v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481354v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berland" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3705" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352726v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3988" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542611v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352728v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3732" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550554v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538361v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537185v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352725v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3727" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542596v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373484v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378262v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476836v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352706v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-3409" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373483v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373482v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378273v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476839v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362200v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emmert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352704v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2968" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387616v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360440v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piellard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clesse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324076v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352703v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-3587" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361130v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089837v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352647v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2496" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352649v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2503" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352645v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2443" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089622v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089619v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352611v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2885" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352644v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2817" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090915v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086940v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352613v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2956" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352600v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3023" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352603v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2814" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352607v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2813" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352599v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3557" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352586v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3170" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352587v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3234" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352580v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2509" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431567v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heron" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2205" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1979" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1872" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431560v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-1575" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372084v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319161594" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16160-0" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002599v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Cacqueray" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3_2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DQG94MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421843v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Durant" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2482-6_2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B165E35DEDD39DA010ECE7EF59D97D9364A1DB6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551816v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8679-9033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070416044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=L9BI4I8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Posson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042388" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0885" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Bagheri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kurek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J064333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Ford" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Leckert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Rollier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Spieser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.j062558" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Prigent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biolchini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daviller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Spieser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Prigent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03017-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabatini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snively" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hickey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082456" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Ozawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Nonomura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2776-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillot Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troyes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050905" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X19834530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sabatini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.816" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prigent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058203" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2753-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X18778274" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085854v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056507" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaineray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9928-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J057090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.336" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pereira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17718883" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21662/uim2016.2.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J054797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw350" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozo Fujii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/mer.15-00496" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4958998" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-00993201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dargaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lamet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34824" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lafitte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurendeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052368" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kremer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052236" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-013-0457-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864793" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184727v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2014.AL07-06" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011356v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.08.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.03.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDGC6PL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757667" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051802" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772194" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.162" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Emmert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.08.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0WKS0C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.04.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13WHDQTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3642642" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691035v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Cacqueray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.10.031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL3JHK73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3555634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050952" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691030v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX7XTHWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003605" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.4-5.461" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desvigne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090758702" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.9.1-2.123" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565999v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Arguillat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3478780" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP74G7V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081561" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3247158" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mari&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.03.030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMN5KQ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009005801" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EA03C9C6E3FD40A3D3F60A4495EFEFCF4E0D191/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.05.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P83N6CFQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.35561" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442505v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0066-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FM5PM5S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.29825" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442507v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802244116" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442510v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547208784079917" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747225" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272250v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547207781041868" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.04.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZTCXTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342194v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.10.017" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3VGNDBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272249v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200700612X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEA9F968702517A29536DF068380AF284E3DA71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274777v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204060" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342219v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z14DQV93-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342209v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.04.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNZ3LV42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274778v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2006.02.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32DVKRJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274776v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-005-0005-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZFLGBDD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002906" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342253v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.7465" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10665" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353115v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQXZS7V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.09.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG403BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342262v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560410001673498" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547203322775533" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-002-0079-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTLWD18X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342284v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.2115" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342291v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353114v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01499-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334583v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1665" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431555v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seror" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.860" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.906" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00130-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2A4CCCC46C3B20B7ADC1E44B70E259DDB45A6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441065v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.949" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87015-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCRT5XZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lafon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.33" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388006v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1996.0354" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0981F5AFF2D1D736E8E74146FA53F6842BABDEB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388331v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B&#233;chara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.412438" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388341v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252888v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lafon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945204" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/486D1D3A89AD59DB28B91ABAD66FB7DC92997561/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388323v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechara" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.12008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396482v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221329v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975484v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848466v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694715v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kaltenbacher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2896" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917927v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848135v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085877v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368344v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2257" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775167v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Legendre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2238" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229449v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0255" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0416" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409530v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leneveu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404439v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Martelet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Suratteau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2755" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377837v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2574" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097684v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377827v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Engelman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3291" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514006v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carpentier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2725" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2799" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514610v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380320v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yser Pierre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagrau Franck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barr&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2722" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380225v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3048" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409490v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-3148" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446557v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain, Biolchini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Koenig" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, Boussuge" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382295v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Brichet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2208" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409479v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446486v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf, Gainville" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446448v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377823v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsden" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gainville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934468" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409442v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445054v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446387v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446549v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383052v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2909" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352749v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-517" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352746v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2066" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352739v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1172" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810682v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kremer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810718v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352743v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2232" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811019v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810778v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810953v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352742v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2249" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352735v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2747" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421397v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421182v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hanique-Cockenpot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352733v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2836" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352732v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-2837" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542596v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352726v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3988" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481354v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berland" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3705" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534645v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542611v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352728v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3732" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550554v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538361v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537185v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352725v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3727" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476839v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352706v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2009-3409" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476836v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378262v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373483v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373482v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378273v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352705v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2851" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362200v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emmert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352704v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-2968" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387616v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360513v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Deykina" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360440v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piellard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clesse" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324076v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352703v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-3587" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361130v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352649v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2503" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089837v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352647v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2496" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352646v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2649" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352645v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2443" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089622v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352613v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2956" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352644v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2817" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352611v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-2885" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089619v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090915v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086940v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352607v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2813" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352603v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-2814" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352600v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-3023" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352586v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3170" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352599v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3557" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352587v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-3234" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352580v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2509" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352582v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-2476" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352579v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2255" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431567v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2205" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352576v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2009" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352577v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2047" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431536v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1979" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352572v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1871" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431557v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-1872" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431560v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-1575" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372084v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319161594" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16160-0" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01002599v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sesterhenn" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Cacqueray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89956-3_2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DQG94MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421843v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Durant" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2482-6_2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B165E35DEDD39DA010ECE7EF59D97D9364A1DB6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551816v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>