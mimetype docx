--- v0 (2026-04-11)
+++ v1 (2026-05-12)
@@ -206,652 +206,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartz comme archive insoupçonnée : un nouvel éclairage sur la transition magmatique-hydrothermale au sein des granites à métaux rares</w:t>
+                <w:t xml:space="preserve">Strike-slip tectonic-driven peraluminous rare-metal magmatism: insights from the late-Variscan Blond granitic complex (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Rocher</w:t>
+                <w:t xml:space="preserve">Johan Ramirez Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mercadier</w:t>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
+                <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.659166</w:t>
+              <w:t xml:space="preserve">GeoTolosa 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353043v1</w:t>
+                <w:t xml:space="preserve">hal-05288892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: protracted evolution of the Sioule metallogenic zone (Variscan French Massif Central)</w:t>
+                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: the Variscan metallogenic odyssey of the Sioule region (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Carr</w:t>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Monnier</w:t>
+                <w:t xml:space="preserve">Jean-Charles Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoTolosa 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.657035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288856v1</w:t>
+                <w:t xml:space="preserve">hal-05352992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of in-situ Rb-Sr isotopic system on magmatic-hydrothermal systems: example from the Southern Domain of the Armorican Massif (Brittany, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le quartz comme archive insoupçonnée : un nouvel éclairage sur la transition magmatique-hydrothermale au sein des granites à métaux rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujin Jegal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+                <w:t xml:space="preserve">J. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+                <w:t xml:space="preserve">Lorenzo Tavazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659265</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.659166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05350771v1</w:t>
+                <w:t xml:space="preserve">hal-05353043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strike-slip tectonic-driven peraluminous rare-metal magmatism: insights from the late-Variscan Blond granitic complex (French Massif Central)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: protracted evolution of the Sioule metallogenic zone (Variscan French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Carr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoTolosa 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288892v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-metal mineralization and crustal magmatism in a collisional orogen: the Variscan metallogenic odyssey of the Sioule region (French Massif Central)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of in-situ Rb-Sr isotopic system on magmatic-hydrothermal systems: example from the Southern Domain of the Armorican Massif (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujin Jegal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Océane Rocher</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.657035</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352992v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05350771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place des pegmatites lithinifères de Bougouni (Mali) – contraintes géochronologiques</w:t>
               </w:r>
@@ -958,103 +958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature meteoric water incursion in the Beauvoir rare-metal granite: insights from apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Meeting of the Society-for-Geology-Applied-to-Mineral Deposits (SGA) on Mineral Resources in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
@@ -1083,51 +1083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uranium metallogeny in the South Armorican detachment zones, Variscan belt, France: geology, tracing (in space and time), numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seconde Ntiharirizwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,527 +1297,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01769815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement magmatique et hydrothermal de l’uranium dans les leucogranites peralumineux syntectoniques : le cas des leucogranites carbonifères fertiles en uranium du Massif Armoricain</w:t>
+                <w:t xml:space="preserve">Nb-Ta fractionation in peraluminous granites: a marker of the magmatic-hydrothermal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercadier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tartèse</w:t>
+                <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.26</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01451479v1</w:t>
+                <w:t xml:space="preserve">insu-01369015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation des migmatites et infiltration d’eaux météoriques : le domaine hercynien sud-armoricain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comportement magmatique et hydrothermal de l’uranium dans les leucogranites peralumineux syntectoniques : le cas des leucogranites carbonifères fertiles en uranium du Massif Armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tartese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+                <w:t xml:space="preserve">Romain Tartèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.59</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01387810v1</w:t>
+                <w:t xml:space="preserve">insu-01451479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement magmatique et hydrothermal de l’uranium dans les leucogranites peralumineux syntectoniques : le cas des leucogranites carbonifères fertiles en uranium du Massif Armoricain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+                <w:t xml:space="preserve">Exhumation des migmatites et infiltration d’eaux météoriques : le domaine hercynien sud-armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Tartèse</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Ressources minérales : Du terrain à l'expérimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2016, Toulouse, France. pp.26</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01463060v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb-Ta fractionation in peraluminous granites: a marker of the magmatic-hydrothermal transition</w:t>
+                <w:t xml:space="preserve">Comportement magmatique et hydrothermal de l’uranium dans les leucogranites peralumineux syntectoniques : le cas des leucogranites carbonifères fertiles en uranium du Massif Armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Branquet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tartese</w:t>
+                <w:t xml:space="preserve">Romain Tartèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.150</w:t>
+              <w:t xml:space="preserve">Ecole thématique Ressources minérales : Du terrain à l'expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2016, Toulouse, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01369015v1</w:t>
+                <w:t xml:space="preserve">insu-01463060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronological and Thermochronological Constraints on the Carboniferous Magmatism from the Armorican Massif: from the source to the exhumation</w:t>
               </w:r>
@@ -1842,64 +1842,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variscan 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences-Rennes, Jun 2015, Rennes, France</w:t>
@@ -1954,77 +1954,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA2015: 13th Biennial meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.675-678</w:t>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,64 +2204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2329,64 +2329,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional orogen dynamics controls the type, timing and location of critical metal deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,723 +3215,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-Orogenic Juvenile Magmatism of the Mesoproterozoic Namaqua Metamorphic Province, South Africa, and Relationships to Granulite-Facies REE-Th and Iron Oxide Mineralizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a global conceptual model for metal enrichment in felsic, mafic-ultramafic, and alkaline-carbonatitic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vigneresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Tappe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab059⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.103925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627200v1</w:t>
+                <w:t xml:space="preserve">hal-04627255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a global conceptual model for metal enrichment in felsic, mafic-ultramafic, and alkaline-carbonatitic magmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited expression of the Paleoproterozoic Oklo natural nuclear reactor phenomenon in the aftermath of a widespread deoxygenation event ~2.11–2.06 billion years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Ossa Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Vigneresse</w:t>
+                <w:t xml:space="preserve">Andrey Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon W Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103925⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 578, pp.120315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627255v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited expression of the Paleoproterozoic Oklo natural nuclear reactor phenomenon in the aftermath of a widespread deoxygenation event ~2.11–2.06 billion years ago</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantz Ossa Ossa</w:t>
+                <w:t xml:space="preserve">Late-Orogenic Juvenile Magmatism of the Mesoproterozoic Namaqua Metamorphic Province, South Africa, and Relationships to Granulite-Facies REE-Th and Iron Oxide Mineralizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlina Elburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Bekker</w:t>
+                <w:t xml:space="preserve">Daniel E. Harlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Hofmann</w:t>
+                <w:t xml:space="preserve">Sebastian Tappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon W Poulton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+                <w:t xml:space="preserve">Michael Knoper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 578, pp.120315. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (8), pp.egab059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627241v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic-hydrothermal evolution of rare metal pegmatites from the Mesoproterozoic Orange River pegmatite belt (Namaqualand, South Africa)</w:t>
+                <w:t xml:space="preserve">The magmatic and magmatic-hydrothermal evolution of felsic igneous rocks as seen through Nb-Ta geochemical fractionation, with implications for the origins of rare-metal mineralizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlina A Elburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Tappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Ueckermann</w:t>
+                <w:t xml:space="preserve">Fanus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.103252. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.103115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.103252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627194v1</w:t>
+                <w:t xml:space="preserve">hal-04627202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magmatic and magmatic-hydrothermal evolution of felsic igneous rocks as seen through Nb-Ta geochemical fractionation, with implications for the origins of rare-metal mineralizations</w:t>
+                <w:t xml:space="preserve">Magmatic-hydrothermal evolution of rare metal pegmatites from the Mesoproterozoic Orange River pegmatite belt (Namaqualand, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlina A Elburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Tappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Tappe</w:t>
+                <w:t xml:space="preserve">Christian Reinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanus Viljoen</w:t>
+                <w:t xml:space="preserve">Henriette Ueckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 203, pp.103115. </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.103252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.103252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627202v1</w:t>
+                <w:t xml:space="preserve">hal-04627194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining provenance for the uraniferous Paleoproterozoic Francevillian Group sediments (Gabon) with detrital zircon geochronology and geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Ossa Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlina Elburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Knoper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4136,265 +4136,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple crust reworking in the French Armorican Variscan belt: implication for the genesis of uranium-fertile leucogranites</w:t>
+                <w:t xml:space="preserve">Uranium metallogenesis of the peraluminous leucogranite from the Pontivy-Rostrenen magmatic complex (French Armorican Variscan belt): the result of long-term oxidized hydrothermal alteration during strike-slip deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-018-1600-3⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (5), pp.601-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-017-0761-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01717290v1</w:t>
+                <w:t xml:space="preserve">insu-01581165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium metallogenesis of the peraluminous leucogranite from the Pontivy-Rostrenen magmatic complex (French Armorican Variscan belt): the result of long-term oxidized hydrothermal alteration during strike-slip deformation</w:t>
+                <w:t xml:space="preserve">Multiple crust reworking in the French Armorican Variscan belt: implication for the genesis of uranium-fertile leucogranites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (5), pp.601-628. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (7), pp.2317-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-017-0761-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-018-1600-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01581165v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01717290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal recycling and juvenile addition during lithospheric wrenching: The Pontivy-Rostrenen magmatic complex, Armorican Massif (France), Variscan belt</w:t>
               </w:r>
@@ -4406,51 +4406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4523,77 +4523,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80, pp.309-331. </w:t>
@@ -4625,256 +4625,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01342001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb-Ta fractionation in peraluminous granites: A marker of the magmatic-hydrothermal transition: REPLY</w:t>
+                <w:t xml:space="preserve">Un aperçu de la métallogénie du Massif armoricain : Métallogénie de l’uranium dans les leucogranites peralumineux du Massif armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, pp.58-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01339792v1</w:t>
+                <w:t xml:space="preserve">insu-01472972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de la métallogénie du Massif armoricain : Métallogénie de l’uranium dans les leucogranites peralumineux du Massif armoricain</w:t>
+                <w:t xml:space="preserve">Nb-Ta fractionation in peraluminous granites: A marker of the magmatic-hydrothermal transition: REPLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tartèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (7), pp.e395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G38169Y.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01472972v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01339792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nb-Ta fractionation in peraluminous granites: A marker of the magmatic-hydrothermal transition</w:t>
               </w:r>
@@ -4886,77 +4886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (3), pp.231-234. </w:t>
@@ -5007,51 +5007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic record, magmatic history and hydrothermal alteration in the Hercynian Guérande leucogranite, Armorican Massif, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,64 +5289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gapais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5474,51 +5474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A39ADC6"/>
+    <w:nsid w:val="914B6BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5705,51 +5705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-ballouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6349-0324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197633404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tavazzani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05352992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouba Sanogo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02442475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seconde Ntiharirizwa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01769815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tart&#232;se" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01463060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01369015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minenhle Maphumulo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlina Elburg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Noronha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.70010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106409" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02057-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Harlov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tappe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knoper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vigneresse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103925" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Ossa Ossa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hofmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Poulton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlina A Elburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reinke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ueckermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanus Viljoen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisa Vorster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Schoenberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harlov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Wilke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105762" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1600-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01581165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-017-0761-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01540445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.06.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.06.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01339792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38169Y.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37475.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.01.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01434903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-ballouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6349-0324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197633404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05352992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tavazzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouba Sanogo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04933268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02442475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seconde Ntiharirizwa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01769815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01369015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tart&#232;se" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01463060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minenhle Maphumulo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlina Elburg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Noronha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.70010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106409" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02057-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vigneresse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103925" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Ossa Ossa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W Poulton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Harlov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tappe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knoper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlina A Elburg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanus Viljoen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reinke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ueckermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisa Vorster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Schoenberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harlov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Wilke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105762" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01581165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-017-0761-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1600-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01540445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.06.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.06.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01339792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38169Y.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37475.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.01.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01434903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>